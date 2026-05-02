--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1145,51 +1145,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>