--- v2 (2026-05-02)
+++ v3 (2026-07-21)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251218SP74131909</w:t>
+              <w:t xml:space="preserve">TX-20260719SP10318153JST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,99 +345,110 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：（原上车点下车）
                 <w:br/>
-                09：00流花路中国大酒店对面（越秀公园地铁站C出口）
+                09：00广州越秀区:越秀公园地铁站c出口
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                ①请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                ②我社将按实际人数安排合适车型，并安排座位，上车请对号入座；
+                <w:br/>
+                ③车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                ④如有多站点，为控制接站时间提高客户满意度，会根据实际情况调整出发时间或安排接驳车、自行打车等....
+                <w:br/>
+                ⑤行程中不含餐时 导游会推荐当地特色餐，可供客人自由选择，丰俭由人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-                <w:br/>
                 入住新兴金水台酒店
                 <w:br/>
                 任泡纯正三料温泉 国内罕见硅酸温泉、氡温泉、硫化氢温泉
                 <w:br/>
                 渔人码头环绕 畅览滨河两岸风光，悠然欣赏小镇美景
                 <w:br/>
                 3天游·食足3餐！酒店自助早餐*2 +自助晚餐！
                 <w:br/>
                 ※10人以上同时报名，赠送欢乐2小时麻将（先到先得，以酒店安排为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -563,55 +574,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：出发-午餐自理—金水台酒店--自由活动 含 含自助晚    自理：午餐         住：翔顺金水台酒店
+                出发-午餐自理—金水台酒店--自由活动
                 <w:br/>
                 早上于指定时间地点集合，乘车前往广东省级旅游度假区——新兴。
                 <w:br/>
                 约12：00午餐自理（如遇导游推荐用餐，客人自由参与，丰俭由人），前往翔顺金水台温泉特色小镇办理入住，随后自由活动。景区有特色主题客房、多功能宴会厅、莲花温泉、户外拓展基地、红色文化长廊等系列配套，以禅文化为底蕴，温泉生态资源为基础，着力打造粤西北文旅特色新名片。依托独特的自然环境和丰富的纯天然地下温泉水资源，同时含有偏硅酸，硫化氢，氡而闻名的“三料温泉”，乃广东省内特有的温泉资源，可谓大自然给予金水台的馈赠。【营业时间】9:00-次日00:00；温泉区总面积约2.3万平方米，分为儿童欢乐区、动感游乐区、特色养生区、网红泳池区等，温泉泡池共50多个，融合了南药温泉、三料温泉、禅意温泉等养生特色池。其中冲浪池配备表演舞台，周末的夜晚，犒赏肌肤，唤醒疲惫身心，在温泉水的浸润下焕发新生。除此之外，景区还配备了齐全的休闲娱乐设施：健身房、雅致大堂吧、琳琅满目的特产超市、激情四溢的KTV、静谧宜人的清吧、多功能运动场以及休闲棋牌室。自行前往酒店餐厅享用晚餐；
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -641,55 +654,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：早餐—自由活动
-[...1 lines deleted...]
-                含：早餐           自理：午餐、晚餐
+                早餐—自由活动
                 <w:br/>
                 早上享用丰富的自助早餐后，自由活动。
+                <w:br/>
+                (早餐时间：07:00-10:00；以实际安排为准)。
+                <w:br/>
+                交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -719,62 +734,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：早餐—自由活动—午餐自理—回程   （参加三天团的游客第二天全天自由活动）
-[...1 lines deleted...]
-                含：早餐           自理：午餐、晚餐
+                早餐—自由活动—午餐自理—回程
                 <w:br/>
                 早上享用丰富的自助早餐后，自由活动。
                 <w:br/>
                 (早餐时间：07:00-10:00；以实际安排为准)。
                 <w:br/>
                 结束愉快的旅程，返回温暖的家！
                 <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -838,57 +853,72 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                交通：按实际参团人数安排空调旅游巴士，每人1正座
+                出发日期：6-8月天天出发（周末不加价！）
+                <w:br/>
+                成人价格：489/人
+                <w:br/>
+                单车位：139/人
+                <w:br/>
+                单房差：380/人
+                <w:br/>
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                交通：按实际参团人数安排空调旅游巴士或小车接送，每人1正座
                 <w:br/>
                 用餐：3天游含2早餐1正，正餐为酒店自助晚（早餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）
                 <w:br/>
                 住宿：新兴翔顺金水台酒店 豪华双/大床房；押金敬请自理
                 <w:br/>
-                服务：旅游管家（仅提供接送服务 ）
+                服务：工作人员（仅提供接送服务 ）
                 <w:br/>
                 门票：含景区第一大门票，不含园中园门票
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -970,51 +1000,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1145,51 +1175,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>