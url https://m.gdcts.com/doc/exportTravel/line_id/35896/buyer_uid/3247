--- v3 (2026-06-10)
+++ v4 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【尊享河南】双飞6天丨洛阳牡丹花丨万仙山郭亮村挂壁公路丨栾川老君山丨安阳红旗渠丨殷墟博物馆丨林州太行大峡谷丨登封少林寺丨洛阳龙门石窟丨洛邑古城行程单</w:t>
+        <w:t xml:space="preserve">【尊享河南】双飞6天丨万仙山郭亮村挂壁公路丨栾川老君山丨安阳红旗渠丨殷墟博物馆丨林州太行大峡谷丨登封少林寺丨洛阳龙门石窟丨洛邑古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -747,53 +747,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 林州—万仙山—洛阳（汽车）
                 <w:br/>
                 早餐后，乘车赴国家AAAA级景区-【万仙山景区】（约70公里，1.5小时左右）（参观约3小时）换乘景区环保车到达中华影视村-【郭亮】。郭亮村三面环山，一面临崖，近乎绝境，被称为“世界上最危险的村庄”；先后有《清凉寺声》《倒霉大叔的婚事《举起手来》等40多部影片在此拍摄。沿绝壁行走看红岩绝壁大峡谷，峡谷宽5-500米，堪比美国科罗拉多大峡谷，游览被誉为 “世界第八大奇迹”郭亮洞被称世界最险要十条路"之一、"全球最奇特18条路"之一；后游览清幽山乡—【南坪】镇山之石-日月星石，“天有三宝日月星，地有三宝水火风，人有三宝精气神，三宝精华聚南坪”，绝色佳境---黑龙潭瀑布，瀑布落差64米，瀑布壑口2米多深，上宽下窄，如一束高悬的银丝垂落。
                 <w:br/>
                 特别赠送观看真人抗战大剧《太行山传奇》（赠送项目，不产生无任何费用可退）。全剧以“鬼子大扫荡”、“伏击战”、“军民大融合”、“全歼日寇”等故事篇章展开叙事，依托太行山脉天然地貌构建360度立体战场，运用动态爆破系统、1:1复刻战机、智能威亚等尖端技术，真实还原空袭轰炸、山地攻坚、白刃搏杀等炮光火影，山裂石崩的铁血战争场景。带你重回抗战峥嵘岁月。
                 <w:br/>
-                后乘车前往洛阳（约240公里，3.5小时左右），游览【牡丹园】（参观约1小时）(如因花期问题或受天气影响，未能欣赏到花景，我社不作赔偿，敬请谅解！）牡丹是我国传统观赏名花，洛阳牡丹栽培始于隋，盛于唐，宋时甲于天下。它雍容华贵、国色天香、富丽堂皇，寓意吉祥富贵、繁荣昌盛，是华夏民族兴旺发达、美好幸福的象征。花朵硕大，品种繁多，花色奇绝，层次分明、花色众多，色彩瑰丽，有红、白、粉、黄、紫、蓝、绿、黑及复色9大色系、10种花型、1000多个品种。每年4月份绽露芳容，游人络绎不绝“花开花落二十日，一城之人皆若狂”。
-[...1 lines deleted...]
-                前往【洛邑古城】（自由活动约1小时）这里极具古韵，拥有众多历史遗迹。“洛邑”是洛阳古时的旧称，历经十三朝古都，这里沉淀了太多的华夏文化。行走在洛邑古城内，城墙、古院、老树等，每一处都令人沉醉。后入住酒店。
+                后乘车前往洛阳（约240公里，3.5小时左右），前往【洛邑古城】（自由活动约1小时）这里极具古韵，拥有众多历史遗迹。“洛邑”是洛阳古时的旧称，历经十三朝古都，这里沉淀了太多的华夏文化。行走在洛邑古城内，城墙、古院、老树等，每一处都令人沉醉。后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：万仙山景区、洛邑古城、牡丹园
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1319,192 +1317,50 @@
               </w:rPr>
               <w:t xml:space="preserve">停留时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
-            </w:r>
-[...140 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通及其他（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1831,51 +1687,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>