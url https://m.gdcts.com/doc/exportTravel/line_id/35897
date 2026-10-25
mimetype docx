--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【享游长安】陕西双飞6天 | 陕西历史博物馆 | 西安秦始皇兵马俑 | 白鹿原影视城 | 蓝田水陆庵 | 穿梭千年大唐不夜城 | 西安博物馆 | 大慈恩寺 | 明城墙 | 古观音禅寺 | 赠送西安千古情 | 打卡钟鼓楼广场/回民街行程单</w:t>
+        <w:t xml:space="preserve">【惠游陕西】陕西双飞6天 | 秦始皇兵马俑 | 华清宫 | 赠送1212实景演出 | 华山论剑看英雄 | 西安博物馆 | 大唐不夜城 | 壶口瀑布 | 枣园杨家岭 | 打卡陕西钟鼓楼广场回民街 | 永兴坊行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20250925XA1</w:t>
+              <w:t xml:space="preserve">XFX-20261021XA1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安市-秦始皇兵马俑-西安钟鼓楼</w:t>
+              <w:t xml:space="preserve">西安市-延安市-秦始皇兵马俑-西安钟鼓楼-陕西黄河壶口瀑布-西安华清池-陕西渭南华山景区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,65 +343,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城：CZ3921/ 16:50-19:30
-[...1 lines deleted...]
-                运城-广州：CZ3922/ 20:15-22:40
+                广州-运城CA4594/07:40-10:20
+                <w:br/>
+                运城-广州 CA4593/11:05-13:35
                 <w:br/>
                 或
                 <w:br/>
-                广州-运城：CA4594/06：50-09：25 
-[...1 lines deleted...]
-                运城-广州：CA4593/10：10-12：35
+                广州-运城 CZ3921/09:00-11:25
+                <w:br/>
+                运城-广州 CZ3986/20:40-23:20
                 <w:br/>
                 或
                 <w:br/>
-                广州-临汾：CZ8903/16:15-19:05
-[...1 lines deleted...]
-                临汾-广州：CZ8904/19:55-22:35
+                广州-临汾：CZ8903/07:00-09:35
+                <w:br/>
+                临汾-广州：CZ8904/10:15-13:00
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -409,70 +409,68 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；灯火映钟楼，人间第一景‘’
-[...18 lines deleted...]
-                ★【美食品鉴】 白鹿原油泼面+王翦牛肉火锅+西安饺子宴
+                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’
+                <w:br/>
+                西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；问鼎五岳之巅西岳华山，回味金庸笔下的侠客柔情；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；母亲河岸边观赏混沌奇迹《壶口瀑布》，感叹大自然的力量；到访革命的摇篮延安枣园//杨家岭，追忆革命先驱精神！逛吃美食集合地网红回民街，带您领略最地道的老陕美味打卡陕西精华景点，走进千年历史文化！
+                <w:br/>
+                <w:br/>
+                ★【优选酒店】全程精选商务酒店，享受商务舒适旅程
+                <w:br/>
+                ★【穿越体验卡】华清宫高密度的盛唐主题沉浸式实景互动游园体验
+                <w:br/>
+                ★【vip附赠】兵马俑+华清宫+延安 全程赠送耳麦尊享vip服务
+                <w:br/>
+                ★【赏国家宝藏】【专业地陪导游+博物馆专家】专业讲解全程干货！
+                <w:br/>
+                ★【网红打卡】夜游大唐不夜城，汉服游人，仿若穿越大唐盛世
+                <w:br/>
+                ★【超值赠送】价值268元人《12.12》西安事变大型实景演出
+                <w:br/>
+                ★【美食品鉴】华山英雄宴+一统江山宴+西安饺子宴+延安红军宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -589,514 +587,490 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城/临汾（飞行约2.5小时）
-[...1 lines deleted...]
-                广州机场乘机飞运城/临汾，接机后乘车前往酒店，安排入住休息。
+                广州—临汾/运城（飞行时间约3小时）
+                <w:br/>
+                广州机场乘机飞临汾，是华夏民族的重要发祥地之一和黄河文明的摇篮。抵达后，前往入住酒店。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">运城/临汾：美豪怡致；通宝美丽豪；蔚徕酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">临汾/运城：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                运城/临汾-西安（车程约3.5小时）
-[...7 lines deleted...]
-                可自费参加园中园特色项目：（白鹿原影视基地套票包含：二虎守长安实景演绎+华阴老腔+声音博物馆+长安翱翔+上行观光电梯+下行观光车+穿越1912换装体验 打包价240元/人）。
+                临汾/运城-华山（车程约3.5小时）
+                <w:br/>
+                早餐后，乘车赴华山，游览以＂奇、险、峻、绝、幽＂名冠天下西岳【华山】（含门票、不含往返索道及进山车），华山素有“奇险天下第一山”之称，华山之险居五岳之首，有“华山自古一条路”的说法，游览武侠大师-金庸华山论剑处,华山四季景色神奇多变（游览约5小时）。
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                ①华山有北峰和西峰2个索道，同团客人可能会选择不同的索道上山，有以下三种乘坐方式供游客选择：1、北峰往返150元/人，进山车40元/人2、西峰往返280元/人，进山车80元/人，3、西峰上行北峰下行220元/人，进山车60元/人。
+                <w:br/>
+                ②由于职业的身体承受因素，导游只带游客乘索道上山，讲解并交代注意事项后，游客在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合。
+                <w:br/>
+                ③由于华山上无法安排餐食，故需要客人自行准备午餐携带，您可携带一些面包、榨菜、方便食品。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：西安博物院、钟鼓楼广场、穆斯林回民街
+                景点：华山景区
+                <w:br/>
+                自费项：未含：华山含往返索道及进山车190-360元/人不等
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：新兴诺富特或不低于以上标准住宿</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：或不低于以上标准住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-蓝田（车程约1小时）
-[...11 lines deleted...]
-                赠送聆听最古老摇滚乐的魅力，国家级非物质文化遗产【华阴老腔】秦风秦韵的民俗
+                华山–临潼（车程约1小时）-西安（车程约1小时）
+                <w:br/>
+                早餐后，乘车前往临潼，后乘车前往游览【秦始皇帝陵博物院】（不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。餐后，前往参观【华清宫】（不含小交通20元人，参观约1.5小时）这座位于西安临潼的千年皇家园林，是历史与文化交织的璀璨明珠。从周幽王的烽火戏诸侯，到唐玄宗与杨贵妃的爱情绝唱，再到西安事变的关键转折，这里的每一寸土地都烙印着历史的痕迹。"春寒赐浴华清池，温泉水滑洗凝脂"的浪漫场景仿佛就在眼前。千年的温泉水潺潺流淌，诉说着往昔的柔情蜜意。园内亭台楼阁错落有致，九龙湖碧波荡漾，飞霜殿古朴典雅。当第一缕唐风拂过宫檐，一场全天候、高密度的盛唐主题实景游戏。已自动加载完毕，开园先领「穿越体验卡」，迎面撞见帝妃巡游，诗人NPC随机“拦截”你闯关，笑声喝彩声根本停不下来。赠送观看《1212·西安事变》（赠送项目不用不退）以高科技影画形式还原改变中国命运的关键12天。沉浸式体验，史实还原，热血演绎，带你亲历兵谏风云，感悟爱国初心。这是一场不容错过的红色盛宴，更是一次深刻的精神洗礼！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：蓝田荞麦岭、白鹿原景区
+                景点：秦始皇兵马俑、华清宫、赠送观看《1212·西安事变》（赠送项目不用不退）
+                <w:br/>
+                自费项：未含：兵马俑小交通5元人、华清宫小交通20元人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：新兴诺富特或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-临潼（车程约1小时）
-[...8 lines deleted...]
-                参观华夏文旅大型实景文化演绎【驼铃传奇.秀】（298/人起）古长安（西安）作为唐王朝政治和经济的中心，百国朝贺、民族交融的鼎盛景象，恰似一幅绚丽多彩、悠雅辉煌的书卷，在舞姬轻歌曼舞、丝竹笙箫、衣袖纷飞间展示出华夏文明的灿烂繁荣。辉煌的庆典场面，五彩缤纷的乐舞表演展现大唐空前的繁荣盛气泱泱国风。或欣赏给我一天，还我千年，千古情是一生必看的演出。《秦俑情》（298/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代。
+                西安一地
+                <w:br/>
+                早餐后，乘车前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。游览位于西安市最中心的【钟鼓楼广场】，接着去邻近著名的坊上美食文化街区【回民街】，主街北院门曾经是清代官署区，因陕西巡抚衙门府在鼓楼的北边，故名北院。90年代末期，一部分回民在此区域租房经营餐饮为生，这里便成为了回民街，自行品尝西安特色小吃。我们前往【大慈恩寺】雁塔晨钟（不含登塔费用30元/人）。游览西安地标性建筑，聆听丝绸之路和玄奘的故事。大雁塔作为西安千年历史的地标性建筑之一，是佛教法相宗祖庭，是您到西安游览绝不容错过的经典景点和打卡地。随后前往夜游【大唐不夜城】，感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：秦始皇帝陵博物院
-[...1 lines deleted...]
-                自费项：未含：兵马俑耳麦20元人，小交通5元人、秦陵电瓶车15元人
+                景点：西安博物院、钟鼓楼广场/回民街、大慈恩寺、大唐不夜城
+                <w:br/>
+                自费项：未含：大慈恩寺登塔费用30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：新兴诺富特或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地
-[...12 lines deleted...]
-                为保证讲解质量，陕西历史博物馆规定必须统一由讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                西安-延安（车程约4小时）
+                <w:br/>
+                早餐后，乘车前往延安，后参观延安的中南海—【枣园】是周恩来、刘少奇等革命伟人的旧居，也是书记处小礼堂、作战研究室和机要室旧址等（参观约40分钟）。游览抗日战争时期的中共中央机关【杨家岭】（游览时间约50分钟）。游览【延安红街】以1935年至1948年延安的历史脉络作为建设主题，巧妙地将党中央在延安的革命历程进行了线性排布，每一个广场、每一段街区都是承载着一段历史记忆。后入住延安酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：古观音禅寺、陕西历史博物馆、大唐不夜城
+                景点：枣园、杨家岭、延安红街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：新兴诺富特或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">延安：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-运城/临汾（车程约3.5小时）-广州（飞行）
-[...5 lines deleted...]
-                乘车前往运城/临汾机场飞返广州，结束愉快旅程！
+                延安-壶口（车程约2小时）-临汾/运城（车程约2小时）-广州（飞行时间约3小时）
+                <w:br/>
+                早餐后，途中赠送游览参观陕北的小江南【南泥湾】，八路军的率领大家在在这里开展了著名的大生产运动。南泥湾是延安精神的发源地，也是中国农垦事业的发源地。参观中国第一大黄色瀑布—【黄河壶口瀑布】（含门票，不含电瓶车40元人，参观约1.5小时）壶口瀑布是黄河中游流经晋陕大峡谷时形成的一个天然瀑布。仅次于贵州省黄果树瀑布的第二大瀑布。滚滚黄河水至此，洪流骤然被两岸所束缚，上宽下窄，落差中翻腾倾涌，声势如同在巨大无比的壶中倾出，故名“壶口瀑布”。结束参观后，乘车前往临汾机场乘机返回广州返回温暖的家！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：大慈恩寺、明城墙、永兴坊
+                景点：南泥湾、黄河壶口瀑布
+                <w:br/>
+                自费项：未含：壶口电瓶车40元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1141,53 +1115,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返程经济舱机票（含税价）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
-[...1 lines deleted...]
-                2、住宿：行程所列参考酒店（当地豪华酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
+                1、交通：往返程经济舱机票（不含税）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
+                <w:br/>
+                2、住宿：行程所列参考酒店（当地舒适酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（5早5正），正餐餐标30元/人，全程不够9人，导游现退餐费，客人自行安排；（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55 座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，备注：如人数不足10人不安排导游，安排司机兼向导。
                 <w:br/>
                 6、门票：部分景点首道门票（以行程为准）。注：旅游项目费用如遇到国家政策性调价，将收取差价；注：行程中门票价格为综合包价产品，若持长者证、学生证、军官证等有效证件享受门票优惠的，旅行社则按照采购优惠价在团费中退减相应门票差价，最终解释权归属我社。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、此线路16人以上成团，如不成团，我社将提前3天通知退团或改期改线处理，我司不作赔偿损失！
                 <w:br/>
                 9、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1366,324 +1340,332 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兵马俑景区耳麦（必需产生）</w:t>
+              <w:t xml:space="preserve">壶口瀑布电瓶车（必需产生）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区小交通（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兵马俑小交通5元人+秦陵电瓶车15元人</w:t>
+              <w:t xml:space="preserve">兵马俑小交通5元+华清宫电瓶车20元+大慈恩寺登塔费用30元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">行程外其他景点（加点推荐自费）</w:t>
+              <w:t xml:space="preserve">景区小交通（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                驼铃传奇或秦俑情 298元/人起
-[...2 lines deleted...]
-                备注：以上项目费用包含景区门票，景区讲解费用，司机车费，过路费用，司机导游服务费用。导游会建议性质的套加景点，客人根据实际情况和导游协商参加。
+                华为往返索道及进山费用
+                <w:br/>
+                ①华山有北峰和西峰2个索道，同团客人可能会选择不同的索道上山，有以下三种乘坐方式供游客选择：1、北峰往返150元/人，进山车40元/人2、西峰往返280元/人，进山车80元/人，3、西峰上行北峰下行220元/人，进山车60元/人。
+                <w:br/>
+                ②由于职业的身体承受因素，导游只带游客乘索道上山，讲解并交代注意事项后，游客在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合。
+                <w:br/>
+                ③由于华山上无法安排餐食，故需要客人自行准备午餐携带，您可携带一些面包、榨菜、方便食品。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 190.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐【必需产生，与团款一起付清】大小同价</w:t>
+              <w:t xml:space="preserve">行程外其他景点（加点推荐自费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                必消套餐：陕西历史博物馆本馆含讲解+蓝田荞麦花海+西安博物院+兵马俑+钟鼓楼广场回民街+夜游大唐不夜城+永兴坊+蓝田水陆庵+白鹿原套票+古观音禅寺+ +西安千古情+大慈恩寺+明城墙 综合服务费=599元人（大小长者同价）
-[...1 lines deleted...]
-                必消费用请出团前和团款一起付清，谢谢！
+                明城墙80元/人；
+                <w:br/>
+                西安：驼铃传奇或西安千古情或秦俑情 298/人起
+                <w:br/>
+                大雁塔50元人  登塔25元人
+                <w:br/>
+                <w:br/>
+                备注：以上项目费用包含景区门票，景区讲解费用，司机车费，过路费用，司机导游服务费用。导游会建议性质的套加景点，客人根据实际情况和导游协商参加。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 599.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1927,51 +1909,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>