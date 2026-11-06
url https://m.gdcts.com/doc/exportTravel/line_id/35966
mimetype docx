--- v3 (2026-08-21)
+++ v4 (2026-11-06)
@@ -850,57 +850,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 穆龙达瓦
                 <w:br/>
-                早餐后，乘车前往奇灵地保护区公园。（车程约2.5小时）。
-[...5 lines deleted...]
-                奇灵地自然保护区位于马达加斯加西部和南部相接地带，热带灌木林和针刺林覆盖这片土地，这片保护区的植物独有性是马达加斯加国家公园里面“本土化率”最高的，这里生活着11种哺乳动物（其中有四种狐猴），47种鸟类（其中33种当地独有）和23种爬行动物（全部当地独有），这里也是稀有的哺乳动物FOSA（马岛獴，据说是老虎的祖先）生活的主要地区。
+                早餐后，搭乘渔民独木舟（约0.5小时）前往穆隆达瓦BETANIA渔村参观（游览约2小时），走进当地渔民的生活。BETANIA渔村是马达加斯加西海岸生活缩影，居住着捕鱼技术最出众的 VEZU 人。渔村内有自己的学校、教堂、医院等，这里渔民生活水平不高，但是幸福指数非常高，从市区乘坐当地特色独木舟，穿越茂盛的红树林区域，周边不时可见收网晾晒的渔民身影。
+                <w:br/>
+                午餐后，乘车前往Zazamalala 森林保护区（车程约30分钟），是穆龙达瓦周边非常优质的私人森林保护区，主打西部干旱落叶林修复 + 濒危物种救助繁育，在当地向导的带领下进行丛林探险（约1.5-2小时），寻找珍稀的狐猴、独有的漂亮的鸟类和各种奇特的蜥蜴。
+                <w:br/>
+                返回穆龙达瓦，游览穆隆达瓦海滩：整个西海岸最漂亮无瑕的海滩，天然，原始和没有任何雕琢，在这里，任何现代化的东西都显得多余。而这一切也只有在至今游人并不算多的西部才能完好保存，海岸边生活着当地淳朴的渔民，探访当地原始渔村用镜头记录他们的生活是摄影爱好者不容错过的人文题材。回到酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：当地午餐     晚餐：当地龙虾海鲜晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2369,51 +2367,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>