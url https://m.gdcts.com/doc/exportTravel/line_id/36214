--- v0 (2025-10-20)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251011SP36644517</w:t>
+              <w:t xml:space="preserve">TX-20251112SP36644517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -415,51 +415,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程特色：
                 <w:br/>
                 ◆住五钻4億打造【美林湖哥弟酒店】
                 <w:br/>
                 ◆吃足3餐*豪叹位上海鲜自助晚·金汤佛跳墙+1简易自助午餐+1自助早餐
                 <w:br/>
                 ◆体验亞洲第二大摩天轮 畅游美林湖游船（40分钟）
                 <w:br/>
                 ◆游乐园30游戏币+游乐园波波池1名儿童（1.3m以下）
                 <w:br/>
                 ◆房间迷你吧免费；
                 <w:br/>
-                ◆前20名免费升级摩天轮观景房
+                ◆前10名免费升级摩天轮观景房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -613,51 +613,51 @@
                 15:00——17:00酒店自由活动，自行前往酒店内的摩天轮是国内最大的屋顶摩天轮，乘坐轿厢俯瞰整个清远的湖光山色，绝对是家庭出游的最佳选择。
                 <w:br/>
                 18:00-19:00前往餐厅享用海鲜晚餐 ，晚餐后自由活动。
                 <w:br/>
                 离酒店50米而博爱广场的音乐喷泉也为夜晚增添了一丝浪漫，音乐与水相融奇妙* 视觉享受-演出时间20:00-21:00。
                 <w:br/>
                 温馨提示：自由活动期间需注意人身财物安全，听从景区工作人员指引，根据自身条件选择休闲方式
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -697,51 +697,51 @@
                 12:00-13:00 简易自助午餐  住店期间可以凭房卡免费使用健身房等，
                 <w:br/>
                 下午约13:00~15：00集合（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）乘车返程广州，结束愉快行程回到自己温馨的家！结束两天快乐放松的旅程！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1091,51 +1091,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>