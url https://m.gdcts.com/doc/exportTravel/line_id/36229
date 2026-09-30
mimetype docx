--- v6 (2026-09-10)
+++ v7 (2026-09-30)
@@ -2363,51 +2363,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>