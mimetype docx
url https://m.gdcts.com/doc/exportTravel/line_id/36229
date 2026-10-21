--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20261018S2UW</w:t>
+              <w:t xml:space="preserve">AA20261108S2UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1020,57 +1020,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦
                 <w:br/>
-                酒店早餐后前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：如因天气原因不能登顶缆车关闭或者缆车维修关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解
+                后前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：如因天气原因不能登顶缆车关闭或者缆车维修关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解
+                <w:br/>
+                后前往大西洋沿岸的【豪特湾】，途径【十二门徒峰】（远观拍照约10分钟）象征耶稣有 12 个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
                 <w:br/>
                 乘船出海游【海豹岛】（视天气情况而定，约30分钟左右，不上岛），看成千上万只海豹戏水、嬉戏；【导游可根据天气情况调换行程坐船时间】
                 <w:br/>
                  乘车前往【企鹅滩】（约30分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，非常有趣，观赏憨态可掬的南非企鹅。
                 <w:br/>
                  前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔（备注：如遇缆车停运，则改为乘坐巴士前往山顶），观赏一望无际的大西洋及印度洋，后徒步下山；
+                <w:br/>
+                前往【开普角点】打卡拍照（停留约10分钟）沿着半山小路缓缓而上,可以眺望到大西洋和印度洋的壮观景色。好望角自然护区，也是一个植物宝库，这里拥有全世界最古老、完全处于原生态的灌木层，有从来没有受过人类干扰的原始植物群；
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：西式龙虾餐     晚餐：当地西餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2363,51 +2367,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>