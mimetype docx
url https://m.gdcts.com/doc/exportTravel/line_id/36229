--- v1 (2026-03-21)
+++ v2 (2026-04-11)
@@ -1636,50 +1636,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行程所示标准酒店，双人标准
                 <w:br/>
                 2.深圳往返国际团体机票经济舱含税；境外机场税
                 <w:br/>
                 3.全程中文领队陪同
                 <w:br/>
                 4.行程中所列各景点首道门票
                 <w:br/>
                 5.酒店内西式自助早餐，中式午晚餐（午晚餐：8菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)
                 <w:br/>
                 6.司机饭费、油费、陆桥费、停车费等
                 <w:br/>
                 7.空调旅游巴士（包括接送机及游览期间）例：10人，14-18座车；根据具体人数而定
+                <w:br/>
+                8.全程司导领服务费人民币1800/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1700,53 +1702,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：	
                 <w:br/>
                 1.单人房附加费：4000元/人
                 <w:br/>
-                1.12岁以下小童不占床减1500元/人，占床与成人同价
-[...1 lines deleted...]
-                2.境外司机导游服务费：1800人民币/人(请在出团前与团款一起付清)
+                2.12岁以下小童不占床减1500元/人，占床与成人同价
                 <w:br/>
                 3.境外特色项目（行程后附）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2040,102 +2040,185 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">赫曼纽斯观鲸游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用说明：车费+出海船票+服务费
+                <w:br/>
+                项目说明：乘船出海观赏鲸鱼（9-11月期间）
+                <w:br/>
+                （开普敦）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 1,100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">厄加勒斯角 （开普敦）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用说明：司导服务费+门票费用+预定费用
+                <w:br/>
+                项目说明：
+                <w:br/>
+                厄加勒斯角（Cape Agulhas，又译奥古哈斯角）是非洲大陆的最南端，位于南纬34°49′42″，东经20°00′ 33″。厄加勒斯角同时被定义为印度洋与大西洋的交界。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 560.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2467,51 +2550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>