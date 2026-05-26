--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -2550,51 +2550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>