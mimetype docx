--- v3 (2026-05-26)
+++ v4 (2026-06-21)
@@ -2369,51 +2369,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.      参团以到3000元/人订金为准，取消定金不退，并需于出发前15天付清余款。
+                1.      参团以到3000元/人订金为准，取消定金不退。
                 <w:br/>
                 2.      团队出发前30天-20天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，另需支付签证费。
                 <w:br/>
                 3.      团队出发前19天~15天取消，只可退200元/人餐费和景点门票。
                 <w:br/>
                 4.      团队出发前14天~0天取消，全款损失。
                 <w:br/>
                 5.      如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2550,51 +2550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>