--- v4 (2026-06-21)
+++ v5 (2026-08-04)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA2026419S2UW</w:t>
+              <w:t xml:space="preserve">AA20260823S2UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -933,50 +933,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园    ✈  开普敦
                 <w:br/>
+                飞行时间约2小时45分
+                <w:br/>
+                <w:br/>
                 酒店早餐后搭乘内陆航班前往开普敦。（内陆航班待定，以实际出票为准）
                 <w:br/>
                 抵达开普敦后，接机，前往非洲大陆网红咖啡厅Truth Cafe（含每人 一杯咖啡）】拍照打卡（约15分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉!
                 <w:br/>
                 前往【马来人社区】（游览拍照约10-15分钟），别具一格的建筑，色彩丰富的彩色房子。每一座房子都发挥了屋主的本色个性。
                 <w:br/>
                 晚餐后入住酒店休息
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1023,51 +1026,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦
                 <w:br/>
                 酒店早餐后前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：如因天气原因不能登顶缆车关闭或者缆车维修关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解
                 <w:br/>
                 乘船出海游【海豹岛】（视天气情况而定，约30分钟左右，不上岛），看成千上万只海豹戏水、嬉戏；【导游可根据天气情况调换行程坐船时间】
                 <w:br/>
                  乘车前往【企鹅滩】（约30分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，非常有趣，观赏憨态可掬的南非企鹅。
                 <w:br/>
-                 前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔，观赏一望无际的大西洋及印度洋，后徒步下山；
+                 前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔（备注：如遇缆车停运，则改为乘坐巴士前往山顶），观赏一望无际的大西洋及印度洋，后徒步下山；
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：西式龙虾餐     晚餐：当地西餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1187,51 +1190,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩梭湾-奈斯纳
                 <w:br/>
                 酒店早餐后前往参观参观古时航海者传递书信的【邮政树】（约30分钟）、【狄亚士航海博物馆】（约30分钟）博物馆内中安置了一艘帆船，据说是迪亚斯航海探险至此，用的就是这种帆船。当时，有许多小伙子和小姑娘正在帆船上，好奇地观望。馆内还陈列有许多附近海域的丰富鱼类标本，包括贸易船海难沉埋在海底的古物及船上的器具，例如当时欧洲人视为珍品的中国瓷器——明代江西景德镇的大瓷缸。博物馆一边临海，凭栏可以望见蔚蓝辽阔的泛着白浪的大海，还有近前一排排茂密的绿林，远方朦朦起伏的山岚，还有行驶在大海碧波中的船只。凝望着，遥想着，海风习习吹来，海天澄碧，一碧如洗。（如遇博物馆维修或者闭馆，则改为外观）
                 <w:br/>
                 前往乔治植物园（GRBG），植物园成立于1998年，以其显著的植物和动物生物多样性而著称，突显了南开普地区独特的生态特征（参观约30分钟）
                 <w:br/>
-                 后前往奥茨颂，抵达后前往鸵鸟园（游览约30分钟），了解鸵鸟的成长以及养殖过程，在这里您可以看到未孵化的小鸵鸟，可以亲手抱小鸵鸟合影，并可体验鸵鸟喂食。
+                前往奥茨颂，抵达后前往鸵鸟园（游览约30分钟），了解鸵鸟的成长以及养殖过程，近距离接触不同品种的鸵鸟，可体验鸵鸟喂食（需要自行购买飼料），中午特别安排品尝鸵鸟肉餐
                 <w:br/>
                 乘车前往【Wilderness Beach】，是位于南非花园大道的一片长长的白沙海滩，以宁静的环境和壮丽的海景闻名。这里适合散步、冲浪、游泳和观鸟，是放松和亲近大自然的理想之地。（停留约30分钟）
                 <w:br/>
                 晚餐后入住酒店休息
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地鸵鸟肉午餐     晚餐：中式晚餐   </w:t>
@@ -1352,50 +1355,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔治  ✈  约翰内斯堡
+                <w:br/>
+                飞行时间约1小时45分
+                <w:br/>
                 <w:br/>
                 酒店早餐后，搭乘内陆航班返回约翰内斯堡
                 <w:br/>
                 抵达后约翰内斯堡市区观光：乘车参观约翰尼斯堡的西式城巿建筑物包括足球场、摩天大楼、第一国家银行等
                 <w:br/>
                 前往【钻石加工厂】（约2小时）参观，了解钻石开采及加工过程。（如遇门店关闭或其他原因则改为开普敦钻石中心）
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2550,51 +2556,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>