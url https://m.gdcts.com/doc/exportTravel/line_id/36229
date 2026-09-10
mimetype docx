--- v5 (2026-08-04)
+++ v6 (2026-09-10)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260823S2UW</w:t>
+              <w:t xml:space="preserve">AA20261018S2UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1363,51 +1363,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔治  ✈  约翰内斯堡
                 <w:br/>
                 飞行时间约1小时45分
                 <w:br/>
                 <w:br/>
                 酒店早餐后，搭乘内陆航班返回约翰内斯堡
                 <w:br/>
                 抵达后约翰内斯堡市区观光：乘车参观约翰尼斯堡的西式城巿建筑物包括足球场、摩天大楼、第一国家银行等
                 <w:br/>
-                前往【钻石加工厂】（约2小时）参观，了解钻石开采及加工过程。（如遇门店关闭或其他原因则改为开普敦钻石中心）
+                晚餐后入住酒店休息
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1712,243 +1712,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：	
                 <w:br/>
                 1.单人房附加费：4000元/人
                 <w:br/>
                 2.12岁以下小童不占床减1500元/人，占床与成人同价
                 <w:br/>
                 3.境外特色项目（行程后附）
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -2556,51 +2363,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2744,79 +2551,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>