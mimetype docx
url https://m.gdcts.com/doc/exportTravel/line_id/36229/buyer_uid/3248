--- v2 (2026-06-03)
+++ v3 (2026-10-22)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA2026419S2UW</w:t>
+              <w:t xml:space="preserve">AA20261108S2UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -933,50 +933,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园    ✈  开普敦
                 <w:br/>
+                飞行时间约2小时45分
+                <w:br/>
+                <w:br/>
                 酒店早餐后搭乘内陆航班前往开普敦。（内陆航班待定，以实际出票为准）
                 <w:br/>
                 抵达开普敦后，接机，前往非洲大陆网红咖啡厅Truth Cafe（含每人 一杯咖啡）】拍照打卡（约15分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉!
                 <w:br/>
                 前往【马来人社区】（游览拍照约10-15分钟），别具一格的建筑，色彩丰富的彩色房子。每一座房子都发挥了屋主的本色个性。
                 <w:br/>
                 晚餐后入住酒店休息
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1017,57 +1020,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦
                 <w:br/>
-                酒店早餐后前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：如因天气原因不能登顶缆车关闭或者缆车维修关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解
+                后前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：如因天气原因不能登顶缆车关闭或者缆车维修关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解
+                <w:br/>
+                后前往大西洋沿岸的【豪特湾】，途径【十二门徒峰】（远观拍照约10分钟）象征耶稣有 12 个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
                 <w:br/>
                 乘船出海游【海豹岛】（视天气情况而定，约30分钟左右，不上岛），看成千上万只海豹戏水、嬉戏；【导游可根据天气情况调换行程坐船时间】
                 <w:br/>
                  乘车前往【企鹅滩】（约30分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，非常有趣，观赏憨态可掬的南非企鹅。
                 <w:br/>
-                 前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔，观赏一望无际的大西洋及印度洋，后徒步下山；
+                 前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔（备注：如遇缆车停运，则改为乘坐巴士前往山顶），观赏一望无际的大西洋及印度洋，后徒步下山；
+                <w:br/>
+                前往【开普角点】打卡拍照（停留约10分钟）沿着半山小路缓缓而上,可以眺望到大西洋和印度洋的壮观景色。好望角自然护区，也是一个植物宝库，这里拥有全世界最古老、完全处于原生态的灌木层，有从来没有受过人类干扰的原始植物群；
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：西式龙虾餐     晚餐：当地西餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1187,51 +1194,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩梭湾-奈斯纳
                 <w:br/>
                 酒店早餐后前往参观参观古时航海者传递书信的【邮政树】（约30分钟）、【狄亚士航海博物馆】（约30分钟）博物馆内中安置了一艘帆船，据说是迪亚斯航海探险至此，用的就是这种帆船。当时，有许多小伙子和小姑娘正在帆船上，好奇地观望。馆内还陈列有许多附近海域的丰富鱼类标本，包括贸易船海难沉埋在海底的古物及船上的器具，例如当时欧洲人视为珍品的中国瓷器——明代江西景德镇的大瓷缸。博物馆一边临海，凭栏可以望见蔚蓝辽阔的泛着白浪的大海，还有近前一排排茂密的绿林，远方朦朦起伏的山岚，还有行驶在大海碧波中的船只。凝望着，遥想着，海风习习吹来，海天澄碧，一碧如洗。（如遇博物馆维修或者闭馆，则改为外观）
                 <w:br/>
                 前往乔治植物园（GRBG），植物园成立于1998年，以其显著的植物和动物生物多样性而著称，突显了南开普地区独特的生态特征（参观约30分钟）
                 <w:br/>
-                 后前往奥茨颂，抵达后前往鸵鸟园（游览约30分钟），了解鸵鸟的成长以及养殖过程，在这里您可以看到未孵化的小鸵鸟，可以亲手抱小鸵鸟合影，并可体验鸵鸟喂食。
+                前往奥茨颂，抵达后前往鸵鸟园（游览约30分钟），了解鸵鸟的成长以及养殖过程，近距离接触不同品种的鸵鸟，可体验鸵鸟喂食（需要自行购买飼料），中午特别安排品尝鸵鸟肉餐
                 <w:br/>
                 乘车前往【Wilderness Beach】，是位于南非花园大道的一片长长的白沙海滩，以宁静的环境和壮丽的海景闻名。这里适合散步、冲浪、游泳和观鸟，是放松和亲近大自然的理想之地。（停留约30分钟）
                 <w:br/>
                 晚餐后入住酒店休息
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地鸵鸟肉午餐     晚餐：中式晚餐   </w:t>
@@ -1353,55 +1360,58 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔治  ✈  约翰内斯堡
                 <w:br/>
+                飞行时间约1小时45分
+                <w:br/>
+                <w:br/>
                 酒店早餐后，搭乘内陆航班返回约翰内斯堡
                 <w:br/>
                 抵达后约翰内斯堡市区观光：乘车参观约翰尼斯堡的西式城巿建筑物包括足球场、摩天大楼、第一国家银行等
                 <w:br/>
-                前往【钻石加工厂】（约2小时）参观，了解钻石开采及加工过程。（如遇门店关闭或其他原因则改为开普敦钻石中心）
+                晚餐后入住酒店休息
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1706,243 +1716,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：	
                 <w:br/>
                 1.单人房附加费：4000元/人
                 <w:br/>
                 2.12岁以下小童不占床减1500元/人，占床与成人同价
                 <w:br/>
                 3.境外特色项目（行程后附）
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -2550,51 +2367,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2738,79 +2555,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>