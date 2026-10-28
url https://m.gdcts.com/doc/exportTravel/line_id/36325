--- v2 (2026-02-16)
+++ v3 (2026-10-28)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡 CZ353  0815/1225
-[...1 lines deleted...]
-                吉隆坡-广州 CZ350 1335/1745
+                广州-新加坡 CZ353  0815/1225或其他航班
+                <w:br/>
+                吉隆坡-广州 CZ350 1335/1745或其他航班
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -408,51 +408,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【贴心服务】全程金牌领队陪同服务，安全感满满！
                 <w:br/>
                 【舒适航班】优选南航正点航班直飞新入马出，不走回头路劲省6小时！
                 <w:br/>
                 【舒适安排】新入马出不走回头路，劲省6小时车程！
                 <w:br/>
                 【狮城打卡 】鱼尾狮+彩虹大楼+娘惹屋+潮流哈之巷+滨海湾花园
                 <w:br/>
                 【大马特色】（1）特色摇滚三轮车游：欣赏古城区的百年建筑及文化沧殇
                 <w:br/>
                                     （2）娘惹服体验：仿佛穿越时空，亲身感受到马六甲丰富多彩的历史文化
                 <w:br/>
                                     （3）吉隆坡城市单轨电车体验：:马来西亚一道亮丽的城市风景线
                 <w:br/>
                 【出片打卡点】占美回教堂、双子塔、国家清真寺、粉红清真寺
                 <w:br/>
-                【舌尖精选美食】甲 88 吃喝天堂、娘惹餐、品南洋打边炉、面包鸡
+                【舌尖精选美食】娘惹餐、品南洋打边炉、面包鸡
                 <w:br/>
                 ★新加坡： 入住网评4钻酒店 
                 <w:br/>
                 ★马来西亚： 吉隆坡升级两晚国际5星酒店PJ希尔顿或万豪或其他同级酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -753,52 +753,50 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马六甲→吉隆坡
                 <w:br/>
                 请贵宾按照通知时间于酒店大堂集合，开始今日旅程~酒店出发
                 <w:br/>
                  特色摇滚三轮车游（2人一部）路欣赏古城区的百年建筑及文化沧殇，彷彿穿越时光走廊来到当时的年代。注：三轮车，请旅客自理车夫小费 4 马币/车。徐徐微风中游走穿梭于古意盎然的街道上，两旁古色古香的建筑物，彷彿回到时光隧道。
                 <w:br/>
                 【穿越南洋梦~马六甲娘惹服装体验】(赠送)，来到马六甲当然要体验当地的娘惹文化，穿上娘惹服装在马六甲鸡场街和古城红屋等多个古迹景点留下美丽的回忆，犹如成为当地人的一员，仿佛穿越了时空，亲身感受到了马六甲悠久的历史文化，这种体验让旅行变得更加有深度。通过分享和传承这种文化，不仅可以让更多的人了解和感受马六甲的历史文化底蕴，也可以让这种文化得到更好的传承和保护。
                 <w:br/>
                 【JI场街古董街】走在这些明朝建筑遗迹里，真有时空错置的感觉，沿街欣赏两旁百年历史的古屋民房已经是享受，如果你喜欢收集古物，这里简直是个宝藏。
                 <w:br/>
                 【马六甲壁画街】近年来，马六甲鸡场街仿照槟城乔治市拥有了好几幅壁画。当中最特别的是这幅隐藏在小巷由护肤品牌4 Kiehl’s 联合马来西亚著名画家创造的彩色几何图，绝对是当中必打卡的壁画！它是以简单的几何形状和五彩缤纷的色调所画出的可爱花朵及房屋， 成为最抢眼的一副墙。
                 <w:br/>
-                【甲 88 吃喝天堂 D'Tank Paradise Melaka】马六甲有型的美食中心，档口美食多不胜数，超过 50个精心挑选的档口。沙煲鸡饭、潮汕猪油渣拌饭、手工虾饼、鸭面、叻沙、卤鸭饭、素食擂茶等等，好吃的食物真的可以让一个人心情好起来！
-                <w:br/>
                 【荷兰红屋+葡萄牙古城门炮台+圣保罗教堂】荷兰人在 1641 年战胜葡萄牙人后所建造的建筑物。当时不单是荷兰总监居所，也是荷兰人统治马六甲时期的政府行政中心及市政局。 
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：X     晚餐：椰浆饭风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1058,120 +1056,120 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.酒店：入住1晚新加坡网评4钻酒店 + 1晚马六甲网评4钻酒店+升级2晚吉隆坡国际5星酒店；住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差：1500元/人；为提倡环保，部分酒店不提供一次性洗漱用品，请各位贵宾在出团前自备）；
                 <w:br/>
                 新加坡参考网评4钻酒店：D'Resort 或 Park Avenue Changi或 Park Avenue Rochester或YWCA Fort Canning或 Relc International Hotel或 Hotel Royal Singapore或其他同级酒店
                 <w:br/>
                 马六甲参考网评4钻酒店：宜必思酒店 MELAKA IBIS HOTEL或马六甲天鹅花园度假酒店 SWAN GARDEN RESORT HOTEL或瑞士花园酒店 SWISS GARDEN HOTEL MELAKA或其他同级酒店
                 <w:br/>
                 吉隆坡参考国际5星酒店：太子万豪 或 太子逸林希尔顿 或 沙亚楠逸林希尔顿 或 PJ希尔顿或其他同级酒店（注：以上为参考酒店，如遇所列酒店满房，会以其他同级酒店的标准房代替，费用不变，具体以最终出团通知书为准。我社保留对酒店的修改和调整之权利，敬请留意）；
                 <w:br/>
                 2.用餐：4酒店早餐+新加坡1正餐（餐标60元）；马来西亚4正餐（餐标40元）
                 <w:br/>
                 3.门票: 行程内第一道门景点门票，马六甲摇滚三轮车、娘惹服体验；其他园中园门票自理；
                 <w:br/>
                 4.用车：境外旅游巴士18-45座，根据实际人数安排用车，保证一人一正座。
                 <w:br/>
                 5.交 通：行程内的国际往返经济舱机票费用及机场税（费）；
+                <w:br/>
+                6.当地中文导游及全程领队陪同服务小费¥380元(和团费收齐）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.当地中文导游及全程领队陪同服务小费¥380元(和团费收齐）；
+                1.个人消费，如自行购物或参加自费项目等；
                 <w:br/>
                 2.马来西亚酒店税，10马币/间/晚现付酒店前台（参考约50元人民币）；
                 <w:br/>
                 3.个人护照办理费用；（护照有效期需6个月以上）
                 <w:br/>
                 4.行程外私人所产生的个人费用,行程外的自费项目； 
                 <w:br/>
                 5.中国护照免签入境马来西亚：根据马来西亚国家移民局官方公布，移民官会抽查入境马来西亚外籍人士的随身携带现金， 携带金额的规定为：每人不少于 3000 元现金抽查;
                 <w:br/>
                 6.因个人意愿要求房型升级产生的单房差费用：全程住宿单间差1500元/人，；
                 <w:br/>
                 7.行李物品保管费以及托运行李超重产生的费用；
                 <w:br/>
                 8.因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用；
                 <w:br/>
                 9.持港澳台护照或持外籍护照的客人签证自理
                 <w:br/>
                 10.客人必须全程跟随团队旅游，确需离团自行活动者，应到当团领队处办理离团手续，离团费¥1000元/天（出于签证担保和安全等原因，行程过程中客人不允许私自离团（自由活动时间除外），如特殊情况必须离团，须与我司签署离团声明书，并交纳离团费¥1000元/天/人。且离团过程中发生的任何违反当地法律以及危及人身和财产安全等问题，由客人自行承担，我司不承担任何责任，旅游意外保险也无法承保离团时个人受到的人身或财产伤害与损失。）
                 <w:br/>
                 11.个人旅游意外保险费和航空保险费。
-                <w:br/>
-                12.个人消费，如自行购物或参加自费项目等；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1522,65 +1520,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程酒店所使用的房型除特别注明或旅客特别需求，正常以提供各酒店的标准房型为主；
-[...13 lines deleted...]
-                8. 新加坡为热带气候，一年四季如夏，当地生活习惯并不像中国或寒带地区会洗热水澡，所以部份饭店设备会有水温不够热问题，敬请见谅与包涵。
+                本产品供应商为广州市德华文化国际旅行社有限责任公司，许可证号1GD-C1100073。此国10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社
+                <w:br/>
+                有限责任公司组织出发(拼团出发)，如喜人不接受拼团出发，请报名时以书面形式注明。此回由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承技本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览国及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1621,51 +1609,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>