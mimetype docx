--- v0 (2026-01-18)
+++ v1 (2026-07-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【博鳌-火箭观礼·星际启航】海南双飞5天 | 博鳌玉带滩 | 直升飞机 | 天涯海角 | 玫瑰谷 | 文昌航天超算中心 | 火箭发射观礼  | 分界洲岛 | 杂粮小吃街行程单</w:t>
+        <w:t xml:space="preserve">【火箭观礼·星际启航】海南博鳌双飞5天 | 分界洲岛 | 直升飞机 | 凤凰岭 | 玫瑰谷 | 文昌航天科普中心 | 火箭发射观礼 | 南海博物馆| 文昌孔庙 | 杂粮小吃街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-20251201-FX02</w:t>
+              <w:t xml:space="preserve">FG-20260701-HJFX01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,65 +394,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                ————海南·文昌【火箭发射】追星计划荣耀之旅 ———— 
+                <w:br/>
+                  ✔见证航天荣耀，开启硬核追星之旅！
+                <w:br/>
+                ◆ 官方指定观礼点：C位观礼区，距离发射现场3.6KM左右，清晰可见火箭升空全过程，见证航天荣耀时刻
+                <w:br/>
+                ◆ 科技展示区：感受国家航天科技力量带来的震撼，打造今夏硬核的追星之旅
+                <w:br/>
+                ◆ 赠送：定制航天伴手礼
+                <w:br/>
+                <w:br/>
+                 ———— 奢享美宿·尊贵体验 ———— 
+                <w:br/>
+                ◆入住博鳌/三亚/文昌豪华酒店，尊享品质服务
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 ————秘境探索·自然人文盛宴————
                 <w:br/>
-                ◆探访【文昌航天超算中心】——见证中国航天的硬核科技力量
-[...1 lines deleted...]
-                ◆博鳌论坛成立会址+玉带滩：参观国际会议胜地，领略现代建筑与时代风貌的融合。悦览山海。
+                ◆中国首家5A级海岛——【分界洲岛】，踏浪戏水，肆意玩海！
                 <w:br/>
                 ◆玫瑰之约，浪漫三亚，亚洲规模最大的玫瑰谷——【亚龙湾国际玫瑰谷】
                 <w:br/>
-                ◆国家5A级景区【天涯海角】—— 有情人终成眷属的浪漫起点，一生相守的誓言之地
+                ◆打卡【中国（南海）博物馆】与古人来一场穿越时空的对话
                 <w:br/>
                 ◆酷炫！体验最时尚、最流行网红打卡项目——【直升机飞行体验】360度上帝视觉俯览三亚美景
                 <w:br/>
-                ◆中国首家5A级海岛——【分界洲岛】，踏浪戏水，肆意玩海！
-[...1 lines deleted...]
-                ◆老爸茶慢时光｜打卡明星同款，沉浸海南市井茶文化，偷得浮生半日闲
+                ◆文昌航天科普中心：触摸航天梦，六大主题展馆
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -612,204 +625,212 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">博鳌参考酒店：博鳌椰风海岸/琼海维嘉国际大酒店或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">博鳌参考酒店：博鳌椰风海岸/琼海维嘉国际大酒店/琼海兆南山水汇园酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 博鳌-三亚（车程约4小时）
                 <w:br/>
-                早餐后出发，游览经亚洲人和平对话的平台——【博鳌亚洲论坛会址】（游玩时间约30分钟)；这里见证了博鳌亚洲论坛的成立和首届年会召开的历史性时刻。乘船参观世界上保存最完整的，被列入吉尼斯记录，分隔海、河最狭窄的沙滩半岛——【玉带滩】(含游船，游玩时间约60分钟)；体验海南母亲河两岸迷人热带风光。玉带滩是一条自然形成的地形狭长的沙滩半岛，内侧万泉河、沙美内海湖光山色，内外相映，构成了一幅奇异的景观。
-[...3 lines deleted...]
-                游览5A级景区【天涯海角】（游览时间约120分钟），最有名的是刻有“天涯”和“海角”的两块巨石，它们一直被视为爱情的象征，也是三亚的标志性景观之一。“北览万里长城，南游天涯海角”不到天涯海角，就不算到过海南，人们在这里可以观赏到热带海滨绮丽风光。“北览万里长城，南游天涯海角”不到天涯海角，就不算到过海南，人们在这里可以观赏到热带海滨绮丽风光。
+                早餐后出发，游览【中国（海南）南海博物馆】（游览时间60分钟，逢周一闭馆）坐落于琼海潭门中心渔港，外观融合现代美学风格与中国文化元素，取义“丝路逐浪，南海之舟”。馆内有各类藏品7万多件，包括历代外销文物、南海生物标本、海南历史文物、历代船模等，以展示南海人文历史、自然生态、文化遗产保护以及我国与南海周边国家的经贸交往、文化交流为主。
+                <w:br/>
+                体验最时尚、最流行、高逼格网红打卡项目—【豪华直升机低空飞行】（小圈飞行，起落约50秒）让您360度上帝视觉俯览三亚极美景色。乘直升机感受平稳开阔的全新视野，换个视角玩转浪漫三亚，沿海岸线低空飞行，俯瞰三亚私享空中观景之旅。
+                <w:br/>
+                游览4A景区——【凤凰岭海誓山盟景区】（游览时间约90分钟，索道自理98元/人）主峰海拔约400米，是三亚城区的至高点，是以凤凰文化和爱情文化结合的主题旅游风景区。这里有秀美的热带雨林，也被称之为“三亚之肺”；还有空中观海缆车、山顶水晶教堂是海南的一处婚拍胜地。登上凤凰岭360°悬挑式观光栈道上,可以俯瞰三亚的四湾八景，将三亚的美景尽收眼底福。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【博鳌亚洲论坛会址】+【玉带滩】+【豪华直升机低空飞行】+【天涯海角】
-[...1 lines deleted...]
-                自费项：【豪华直升机低空飞行】58元/人保险现付
+                景点：【中国（海南）南海博物馆】、【豪华直升机低空飞行】、【凤凰岭海誓山盟景区】
+                <w:br/>
+                自费项：【凤凰岭海誓山盟景区】（索道自理98元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：海南小炒     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚海洋探索/氢森国际/三亚心一境禅意大酒店/黄河京都或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚京华酒店/氢森国际/海洋探索世界/心一境禅意//柏栎酒店/保利凤凰或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一文昌
                 <w:br/>
                 酒店早餐，游览【亚龙湾国际玫瑰谷】（含电瓶车，游览时间约 120 分钟）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
                 <w:br/>
-                参观【文昌航天超算中心】（游览时间约60分钟）沉浸式的数字科技与航天航空奇妙之旅。打造了“航天超算+大数据+云平台”的多功能和多场景应用，同时，依托文昌国际航天城的地理优势，结合航天文化、超算科技、数字元宇宙等元素，开发了火箭发射模拟体验、卫星与遥感基站天地联动、航天超算的应用、“云游文昌”元宇宙世界、探索NFT艺术之美以及与航天超算科学家“零”距离等特色活动，为大家提供了一次沉浸式的航天体验和艺术盛宴。
-[...1 lines deleted...]
-                晚餐自理，打卡明星同款文昌美食【文昌老爸茶馆】（停留时间约60分钟）一边喝茶吃点心，一边感受当地人的慢生活节奏，各类海南小食，槽柏醋、清补凉、捞汁海鲜、西式甜品应有尽有，一站吃遍文昌。文昌老爸茶是海南具有代表性的市井文化符号之一，其历史渊源，见证了文昌座位侨乡的开放性与包容力。日子很美好，适合慢点过！
+                参观【文昌航天科普中心】（游览时间约60分钟）毗邻中国文昌航天发射场，地处发射场入口核心区域，是公众走近航天、触摸航天的“第一站”，更是海南乃至全国航天科普教育的核心阵地之一。科普中心内设六大主题展馆（含游客服务中心），每个展馆各具特色、亮点纷呈，从古代飞天遐想到现代航天壮举，从火箭发射原理到深空探测成果，全方位、多角度呈现中国航天从追梦、筑梦到圆梦的峥嵘岁月。
+                <w:br/>
+                前往官方指定火箭观礼等待区【火箭发射观礼】（火箭发射期间会进行交通管制，需要提前2-3小时进入观礼区等待）
+                <w:br/>
+                ▲火箭发射观礼特别说明：
+                <w:br/>
+                ★ 火箭发射准确时间预计会在发射前3-5天才最终确定，因此临近出发前行程会根据火箭发射发射时间进行行程调整，一切以看到火箭发射为目的！可能会压缩或调整部分游玩时间，以出团通知书为准。
+                <w:br/>
+                ★ 因火箭发射属于国家级科技活动，存在临时推迟发射的可能，推迟时间可能以小时计，也可能以天计（就算火箭进入十秒倒计时都有可能被临时叫停！）中国航天有一个原则：【不带任何问题上天】。
+                <w:br/>
+                ★ 特别提醒：火箭发射受诸多因素影响，可能会出现发射取消，发射失败等情况，如果出现，我们无法承担取消等损失，介意者勿报！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【亚龙湾国际玫瑰谷】+【文昌航天超算中心】+【文昌老爸茶馆】
+                景点：【亚龙湾国际玫瑰谷】+【文昌航天科普中心】+【火箭发射观礼】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：海南小炒      晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：海南小炒      晚餐：海南小炒    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：文昌维也纳/维嘉/丽亭/正商红椰湾京伦酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -822,104 +843,95 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 文昌-博鳌
                 <w:br/>
-                前往官方指定火箭观礼等待区【火箭发射观礼】（火箭发射期间会进行交通管制，需要提前2-3小时进入观礼区等待）
-[...12 lines deleted...]
-                   前往【琼海杂粮小吃街】（自由活动约60分钟）杂粮中充满了田野的真诚，粗糙中蕴含着本土的温情，在琼海杂粮一条街，你能尝到最本土的味道……琼海的杂粮小吃闻名全国，有口皆碑，鸡屎滕粑仔、番薯糕、椰子奶等清凉小吃风靡城乡，各种南瓜饼、芋球、薏粑、树叶包着的地瓜饼等，还有黑芝麻糊、甜薯甩、山药椰奶等各种甜品，好吃又养颜。
+                早餐后出发，参观【文昌孔庙】（游览时间约60分钟）是海南现存最完整、规模最大的孔庙建筑群，被誉为“海南第一庙”。来到文昌孔庙门外，便能感受到这里的古香古色，大门前立有孔子行教像。步入大门，那斑驳的古建筑显现出了文昌孔庙的沧桑与历史，大成殿内设有孔子神像、孔子箴言、名家书法碑林等。
+                <w:br/>
+                游览国内首家海岛型5A景区【分界洲岛】（游览时间约180分钟，不含海上娱乐项目及海豚表演。不接待 70 岁以上老人）这里海水清澈晶莹，海底资源丰富，有珊瑚礁和各种热带鱼，在此体验海中游乐的刺激与精彩。眺山海奇观，觅心灵归隐，岛上绮丽的原始自然风光、清澈见底的海水，带给你肆意放飞心情的欲望。
+                <w:br/>
+                    参观【琼海杂粮小吃街】（自由活动约60分钟）杂粮中充满了田野的真诚，粗糙中蕴含着本土的温情，在琼海杂粮一条街，你能尝到最本土的味道……琼海的杂粮小吃闻名全国，有口皆碑，鸡屎滕粑仔、番薯糕、椰子奶等清凉小吃风靡城乡，各种南瓜饼、芋球、薏粑、树叶包着的地瓜饼等，还有黑芝麻糊、甜薯甩、山药椰奶等各种甜品，好吃又养颜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【火箭发射观礼】+【分界洲岛】+【琼海杂粮小吃街】
+                景点：【文昌孔庙】+【分界洲岛】+【琼海杂粮小吃街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：海南小炒     晚餐：椰奶文昌鸡   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">博鳌参考酒店：博鳌椰风海岸/琼海维嘉国际大酒店或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：海南小炒     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博鳌参考酒店：博鳌椰风海岸/琼海维嘉国际大酒店/琼海兆南山水汇园酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1037,65 +1049,65 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
                 <w:br/>
                 2、住宿：入住行程中参考酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
-                3、用餐：全程含4正4早（房含早，不用不退）；正餐标准30元/人（大小同价），特色餐：椰奶文昌鸡50元/人（大小同价）。10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：全程含4正4早（酒店房费含早，不用不退）；正餐标准40元人/餐。特色餐：椰奶文昌鸡50元/人/餐。正餐按十人一桌、八菜一汤安排，如不足10人，则相应减少菜量；本产品为打包优惠价，若您自动放弃任何一餐，餐费恕不退还。餐饮风味及用餐条件与广东地区存在一定差异，不一定完全符合您的口味，敬请谅解。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务（备注：9人以下（含9人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。）。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童：年满2周岁-未满12周岁：含往返机票+旅游大巴车位+正餐+早餐+观礼门票+景点门票。不占床位。
-[...3 lines deleted...]
-                8、购物点：全程参观0个购物店。注：免税店非旅游购物店。温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                7、儿童收费：2-11周岁的执行儿童价，含车位、正餐及早餐。不含住宿床位及景点门票（已含火箭发射观礼门票）。
+                <w:br/>
+                8、婴儿收费：2周岁以下（不含2周岁）的执行婴儿价，含车位及婴儿机票，不含餐、不占床，不含景点等其他费用。。
+                <w:br/>
+                9、购物点：全程参观0个购物店。注：免税店非旅游购物店。温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1111,50 +1123,649 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红色娘子军表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">此生必看的大型椰海实景演出，利用实景山体做背景，真实还原了20世纪30年代革命战争场景。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 260.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜游三亚湾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐游轮游览三亚湾夜景，夜观“椰梦长廊”，在徐徐凉风中充分领略三亚美丽夜景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凤凰岭（含索道）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国家4A级景区，为三亚城区至高点。这里被誉为“三亚之肺”，拥有热带雨林、高负氧离子、豪华缆车和寓意浪漫的水晶教堂，是绝佳婚拍胜地。登上360°悬挑式观光栈道，可俯瞰三亚山、海、城全景，尤其适合观赏落日与夜景。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1181,135 +1792,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...29 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由海南风光假日旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。如不成团，提前3天通知退团处理，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...33 lines deleted...]
-                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
                 <w:br/>
                 <w:br/>
                 自费旅游项目补充协议书（团号：  ）
                 <w:br/>
                 为丰富旅游者的娱乐活动，旅行社在不影响正常旅程行程安排的前提下，提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双协商一致且不影响其他旅行社的行程安排”，在本次旅行过程中，旅行社应旅游者要求并经双方协商一致，由旅行社安排旅游者自愿参加自费旅游项目，双方确认签署本协议，具体约定如下：
                 <w:br/>
                 1.以下推荐的自费项目都是当地的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信自费活动会带给您不同的体验；
                 <w:br/>
                 2.所有自费项目绝不强迫，在旅游者自愿选择自费项目的情况下，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因导致无法安排，请您理解；
                 <w:br/>
                 3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目；
                 <w:br/>
                 4.自费项目简要内容参见本补充协议的自费项目介绍，如您同意参加，须在自费项目表[实际操作时请注意签订此书面文件]上签字确认。一旦发生纠纷，您签字确认的将作为处理依据，以保证您的权益；
                 <w:br/>
                 5.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，预订成功后[原文为：费用产生后。请酌]旅游者取消的，将无法退还您费用。
                 <w:br/>
                 行程上的自费旅游项目仅供参考，请游客根据团队情况和行程安排自愿选择参加
                 <w:br/>
                 备注：
                 <w:br/>
                 此行程以及《自费旅游项目补充协议书》为旅游合同不可分割之部分，旅行社将严格按照行程执行。在不减少任何景点的前提下，导游可根据实际情况做顺序之调整，该调整不视为违约。当发生不可抗力、危及旅游者人身、财产安全，或者非旅行社责任造成的意外情形导致的景点、交通、住宿地点的临时变动、修改或更换，以及旅行社不得不调整或者变更旅游合同其他约定时，本公司会在事前向旅游者作出说明；确因客观情况无法在事前说明的，亦会在事后作出说明。因不可抗拒的客观原因（如天灾、战争、罢工等）和旅行社人为不可控因素（如航空公司航班延误或取消、铁路车次取消延误等）导致的一切超出费用（如在外食、宿及交通费、国家航空运价调整等）我公司有权追加差价。
                 <w:br/>
                 <w:br/>
                 我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
                 <w:br/>
@@ -1590,51 +2169,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1778,50 +2357,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>