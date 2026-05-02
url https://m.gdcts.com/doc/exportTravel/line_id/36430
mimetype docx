--- v4 (2026-04-11)
+++ v5 (2026-05-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【云起洱畔•丽大泸】云南丽江大理泸沽湖 双飞纯玩6天游（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊| 泸沽湖行程单</w:t>
+        <w:t xml:space="preserve">直飞丽江D3【云起洱畔•丽大泸】云南丽江大理泸沽湖 双飞纯玩6天游（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊| 泸沽湖行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -630,51 +630,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -688,88 +688,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江一地（车程约60公里，行驶约1小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车 成人赠送雪山能量包：小瓶氧气+防寒服）观雪山沿途欣赏原始森林。
                 <w:br/>
                 特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
                 <w:br/>
                 如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
                 <w:br/>
                 之后前往游览【蓝月谷】（成人赠送电瓶车 赠送项目不退不换）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 后乘车前往【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞丽江古城又名大研城，是我国最著名的景点之一。晚餐没有安排团体膳食，各位贵宾可自行品尝丽江特色小吃。烤串、鸡豆粉、腊排骨等，自由选择，大饱口福，晚入住丽江。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玉龙雪山、蓝月谷、冰川大索道
+                景点：玉龙雪山、蓝月谷、冰川大索道、《印象·丽江》
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江温德姆花园酒店、玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -828,51 +828,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -882,50 +882,61 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理古城→泸沽湖（车程约200公里，行驶约4.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上可自行起床观看【大理海景看日出】美轮美奂，朝霞红印，红嘴鸥嘻戏，如此之美
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
                 <w:br/>
                 下午：后大理出发前往泸沽湖，车程约4个小时左右，途经十八湾，树底，到达宁蒗县成，湖畔人家，沿途小凉山风光村落、途径狗钻洞原始森林抵达泸沽湖。
                 <w:br/>
                 后到达【泸沽湖观景台】泸沽湖美景尽收眼底。沿泸沽湖环湖公路游览湖边景点。到达【大洛水】开始环湖（游玩约2小时左右）环湖网红打卡地标：云南情人沙滩、情人树--里格观景台--环湖美拍
                 <w:br/>
                 晚餐品尝【摩梭石锅鱼】后参加【摩梭篝火晚会】（90分钟）体验地道摩梭风情，结束行程入住泸沽湖酒店。
                 <w:br/>
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1.泸沽湖常年温度较低，早晚温差大，请注意带保暖的衣物，天气干燥，多带点补水的东西。
+                <w:br/>
+                2.泸沽湖少数民居众多，请贵宾尊重当地的风俗习性，避免引起冲突，带来不必要的麻烦。
+                <w:br/>
+                3.因泸沽湖地域限制，当地就餐环境有限，如不符合您的口味，还请多见谅。
+                <w:br/>
+                4.今日路途较远，行车时间较长，途中山路弯多，晕车的朋友请准备好晕车药，提前一晚好好休息，保持体力。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：大理海景看日出 、大理古城、 泸沽湖观景台
                 <w:br/>
                 到达城市：丽江泸沽湖
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
@@ -969,50 +980,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泸沽湖-丽江
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往参加女儿国【摩梭风情家访】了解摩梭母系氏族的宗教信仰和文化习俗等。
                 <w:br/>
                 后前往码头乘坐【摩梭猪槽船】（温馨提示：船夫会推荐客人不上岛，游船环岛一圈，费用需自理，此为船夫私人行为与旅行社无关，望周知）登【里务比岛】参观【里务比寺】、【土司墓】，湖水清澈透眼，秀丽迷人，欣赏高原珍稀植物波叶海菜花、感悟“摩梭三绝”。后泸沽湖乘车返回丽江入住酒店
                 <w:br/>
+                <w:br/>
+                特别提醒：以上行程视天气情况而定，如遇寒冷天气，摩梭家访与乘猪槽船登里务比岛游览顺序调换，还请谅解！  
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1.乘坐猪槽船的途中，湖面风较大，请听从船夫的安排，不要在船上做危险的动作，以免不慎落水。
+                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：摩梭风情家访、摩梭猪槽船 里务比寺
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
@@ -1050,55 +1068,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-起始点
                 <w:br/>
                 早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
-                后前往游览秀丽的木氏土司皇家园林【黑龙潭公园】只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏
-[...1 lines deleted...]
-                一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书。
+                    体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
+                <w:br/>
+                跟随总书记脚步前往参观【丽江现代花卉产业园区】考察点。依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
                 <w:br/>
                    后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1305,51 +1328,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1527,51 +1550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>