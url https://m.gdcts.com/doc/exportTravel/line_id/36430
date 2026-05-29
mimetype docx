--- v5 (2026-05-02)
+++ v6 (2026-05-29)
@@ -1550,51 +1550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>