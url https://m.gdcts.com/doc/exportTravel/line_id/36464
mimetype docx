--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【玩美重庆•高端臻享】 重庆双飞5天  世界遗产•金佛山彩叶节丨世界遗产•武隆天坑三桥丨仙女山大草原丨 磁器口古镇丨李子坝轻轨穿楼丨解放碑丨洪崖洞丨乌江画廊丨蚩尤九黎城行程单</w:t>
+        <w:t xml:space="preserve">【玩美重庆•高端臻享】 重庆双飞5天  世界遗产•武隆天坑三桥丨仙女山大草原丨世界遗产•金佛山杜鹃花节丨 磁器口古镇丨李子坝轻轨穿楼丨解放碑丨洪崖洞丨乌江画廊丨蚩尤九黎城丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,127 +343,125 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ2340/1815-2100
-[...1 lines deleted...]
-                参考航班：CZ2325/2045-2255
+                参考航班：CZ2340/1820-2025
+                <w:br/>
+                参考航班：CZ3464/1835-2040
                 <w:br/>
                 以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南航黄金航班！升级2+1车！豪叹五钻酒店！  精致小团
-[...1 lines deleted...]
-                （广州-重庆CZ2340/1815-2100，重庆-广州CZ2325/2055-2315）
+                （广州-重庆CZ2340/1820-2025 ，重庆-广州CZ3464/1835-2040）
                 <w:br/>
                 <w:br/>
                 广州-重庆.南航黄金航班！重磅升级2+1头等舱！≤20精致小团！   
                 <w:br/>
                 重磅必游！重庆三大世界遗产《武隆+仙女山+金佛山》
                 <w:br/>
                 ◆世界自然遗产、国家5A风景区、中国喀斯特之美【5A武隆天坑•天生三桥】！
                 <w:br/>
                 ◆世界自然遗产、醉美高山草原、东方瑞士“必游网红仙境”【5A仙女山大草原】！
                 <w:br/>
                 ◆世界自然遗产、国家5A风景区、东方阿尔卑斯山【5A南川金佛山】！
                 <w:br/>
                 深度打卡！四大抖音网红点《洪崖洞+解放碑+李子坝+磁器口》
                 <w:br/>
                 ◆重庆旅游地标，抖音网红景点，中国版《千与千寻》【重庆洪崖洞】！
                 <w:br/>
                 ◆成渝十大文旅新地标、中国唯一一座纪念中华民族抗日战争胜利的纪念碑【解放碑】！
                 <w:br/>
                 ◆“空中列车穿楼而过”的“网红车站”，魔幻“8D”重庆【李子坝轻轨穿楼】！
                 <w:br/>
                 ◆重庆“新巴渝十二景”、重庆古城的缩影和象征、被赞誉为“小重庆”【磁器口】！
                 <w:br/>
-                尊贵体验！豪叹2晚国际品牌酒店+2晚四钻臻选美宿
+                尊贵体验！豪叹2晚国际五钻酒店+2晚四钻臻选美宿
                 <w:br/>
                 ◆全程含8餐，特别安排【武隆竹笼宴+苗家长桌宴+重庆江湖菜+南川农家宴】，体验当地特色美食！
                 <w:br/>
                 ◆全程臻选美宿：重庆重本2晚超豪五钻酒店《雅辰悦居/奥蓝国际/港森国际或同级》+1晚武隆臻品四钻酒店【瑜珠大酒店/宏福饭店或同级】+1晚南川四钻酒店【纬度全域/希尔曼或同级】，享受尊贵舒适之旅！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -586,51 +584,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—重庆
                 <w:br/>
-                根据时间集合前往机场，乘飞机前往重庆（参考航班：CZ2340/1815-2100）。
+                根据时间集合前往机场，乘飞机前往重庆（参考航班：CZ2340/1820-2025）。
                 <w:br/>
                 抵达美丽山城——【重庆】，这里既拥有世遗喀斯特的壮丽自然景色，又拥有熔巴渝文化、民族文化、移民文化、三峡文化、陪都文化、都市文化于一炉的浓郁文化景观，可以自由品尝重庆火锅和串串美食。后入住五钻超豪酒店【奥蓝国际/帕格森蒂或同级】，叹享高端雅致的尊贵体验。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -666,51 +664,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆—南川
                 <w:br/>
-                早餐后前往南川（车程约2小时），抵达后前往游览世界自然遗产--【金佛山】（深度游览约3小时，不含景区景交+索道费用，如天气原因等原因缆车停运无法安排，则安排武陵山大裂谷景区，必须缆车+环保车费用不变），金佛山位于重庆市南川区境内，大娄山脉北部，面积1300平方千米，景区面积441平方千米，主峰凤凰岭（风吹岭）为金佛山最高峰，海拔2238米，森林覆盖率达95%以上，负氧离子含量每立方厘米约十万个。金佛山25万亩原始常绿林中，萃集237科2997种植物。景区被誉为“东方的阿尔卑斯山“。金佛山属典型的喀斯特地质地貌，峰谷绵延数十条大小山脉，屹立100多座峭峻峰峦。南川区金佛山正式被国家旅游局批准为国家AAAAA级风景名胜区； 2014年6月15日，金佛山景区入选世界自然遗产，被列入《世界遗产名录》，拥有中国桌山的美誉。深秋时节，金佛山彩林登场整座山仿佛披上了花被，色彩斑斓，红得夺目、金得璀璨橙得耀眼、绿得黝黑层林尽染，如同一幅壮丽的画卷无不赞叹自然绝妙之笔。后入住南川/武隆高端豪华酒店，叹享尊贵舒适之旅！
+                早餐后前往南川（车程约2小时），抵达后前往游览世界自然遗产--【金佛山】（深度游览约3小时，不含景区景交+索道费用，如天气原因等原因缆车停运无法安排，则安排武陵山大裂谷景区，必须缆车+环保车费用不变），金佛山位于重庆市南川区境内，大娄山脉北部，面积1300平方千米，景区面积441平方千米，主峰凤凰岭（风吹岭）为金佛山最高峰，海拔2238米，森林覆盖率达95%以上，负氧离子含量每立方厘米约十万个。金佛山25万亩原始常绿林中，萃集237科2997种植物。景区被誉为“东方的阿尔卑斯山“。金佛山属典型的喀斯特地质地貌，峰谷绵延数十条大小山脉，屹立100多座峭峻峰峦。南川区金佛山正式被国家旅游局批准为国家AAAAA级风景名胜区； 2014年6月15日，金佛山景区入选世界自然遗产，被列入《世界遗产名录》，拥有中国桌山的美誉。后入住南川/武隆高端豪华酒店，叹享尊贵舒适之旅！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -900,51 +898,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆—广州
                 <w:br/>
-                早餐后前往【重庆土特产综合超市】(游览约90分钟)，体验了解武陵山脉富硒土特产，辟邪吉物朱砂，还有独具武陵山风情的各种珍品，武陵山脉是迄今为止全球唯一探明独立硒矿床所在地，境内硒矿蕴藏量世界第一，是世界天然生物硒资源最富集的地区，这里拥有最丰富的富硒产品展示区，体验区，游客可自由选择产品。(土特产超市属于当地政府拉动经济，让更多游客了解本土文化，不属于旅行社指定购物店，出团前既告知，不作为投诉依据) 。后前往游览【磁器口古镇】（游览约1小时），中国历史文化名街，重庆“新巴渝十二景”之一，巴渝民俗文化旅游圈。蕴含丰富的巴渝文化、宗教文化、沙磁文化、红岩文化和民间文化，各具特色。一条石板路，千年磁器口，是重庆古城的缩影和象征，被赞誉为“小重庆”。前往李子坝，看重庆网红景点【李子坝•轻轨穿楼】，可在此拍照，录视频，发抖音，随心所欲，想怎么玩就怎么玩。后车观【南滨路】，南滨路处于重庆市的中心地位，它北临长江，背依南山；历史悠久的巴渝文化、宗教文化、开埠文化、大禹文化、码头文化、抗战遗址文化如珍珠般遍布沿线，使南滨路获得了“重庆外滩”的美誉。后根据返程交通时间安排送团（参考航班：CZ2325/2045-2255），返回出发地，结束愉快的重庆之行！
+                早餐后前往【重庆土特产综合超市】(游览约90分钟)，体验了解武陵山脉富硒土特产，辟邪吉物朱砂，还有独具武陵山风情的各种珍品，武陵山脉是迄今为止全球唯一探明独立硒矿床所在地，境内硒矿蕴藏量世界第一，是世界天然生物硒资源最富集的地区，这里拥有最丰富的富硒产品展示区，体验区，游客可自由选择产品。(土特产超市属于当地政府拉动经济，让更多游客了解本土文化，不属于旅行社指定购物店，出团前既告知，不作为投诉依据) 。后前往游览【磁器口古镇】（游览约1小时），中国历史文化名街，重庆“新巴渝十二景”之一，巴渝民俗文化旅游圈。蕴含丰富的巴渝文化、宗教文化、沙磁文化、红岩文化和民间文化，各具特色。一条石板路，千年磁器口，是重庆古城的缩影和象征，被赞誉为“小重庆”。前往李子坝，看重庆网红景点【李子坝•轻轨穿楼】，可在此拍照，录视频，发抖音，随心所欲，想怎么玩就怎么玩。后车观【南滨路】，南滨路处于重庆市的中心地位，它北临长江，背依南山；历史悠久的巴渝文化、宗教文化、开埠文化、大禹文化、码头文化、抗战遗址文化如珍珠般遍布沿线，使南滨路获得了“重庆外滩”的美誉。后根据返程交通时间安排送团（参考航班：CZ3464/1835-2040），返回出发地，结束愉快的重庆之行！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1014,51 +1012,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.【大交通】往返机票（请提供正确身份证名字及号码，外国户籍提供护照，港澳台同胞提供通行证）。团队机票不得更改或退票。旅行社按团体出票，不含机场燃油税，敬请见谅！（如遇天气等不可抗逆因素导致航班延误或停开，我司不做赔偿，敬请原谅
                 <w:br/>
                 ）【特别注意及申明：我社机票均为提早预打票，一经出票，客人取消往返全损，请报名时核对好身份证号码姓名，敬请注意！请最少提前2小时以上到达机场！旺季根据出票情况可能进出港口不同，行程将作相应的调整，景点和标准不变】。
                 <w:br/>
-                2.【住宿】全程入住当地酒店(每成人每晚一个床位)，入住双人标间；酒店住宿若出现单男单女，客人须报名时补房差入住双人标间。重庆五钻参考酒店：重庆奥蓝国际酒店、雅辰悦居酒店、港森国际大酒店、帕格森蒂两江蒂苑酒店，如满房安排华辰国际大酒店、南方君临大酒店或安排南川五星戴斯酒店、武隆五星中科依云酒店、綦江新城、綦江豪生或同级；南川参考酒店：南川希尔曼、纬度全域、博赛大酒店或同级；武隆参考酒店：渝珠花园酒店、宏福饭店、大卫营酒店、蓝航艾吉艺术酒店、七色花园酒店或同级，如武隆满房则安排彭水两江假日酒店，维也纳国际或同级【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另外通知，敬请谅解。
+                2.【住宿】全程入住当地酒店(每成人每晚一个床位)，入住双人标间；酒店住宿若出现单男单女，客人须报名时补房差入住双人标间。重庆五钻参考酒店：重庆奥蓝国际酒店、雅辰悦居酒店、港森国际大酒店、帕格森蒂两江蒂苑酒店、华辰国际大酒店、南方君临大酒店或安排南川五星戴斯酒店、武隆五星中科依云酒店、綦江新城、綦江豪生或同级；南川参考酒店：南川希尔曼、纬度全域、博赛大酒店或同级；武隆参考酒店：渝珠花园酒店、宏福饭店、大卫营酒店、蓝航艾吉艺术酒店、七色花园酒店或同级，如武隆满房则安排彭水两江假日酒店，维也纳国际或同级【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另外通知，敬请谅解。
                 <w:br/>
                 3.【用餐】含4正4早(酒店房费含早餐)，正餐30元/人（小孩餐费减半）；正餐八菜一汤不含酒水，此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水，整团少于5人退餐。
                 <w:br/>
                 4.【用车】用车将根据团队人数安排 9-55 空调旅游车，保证每人1正座。
                 <w:br/>
                 5.【导游】费用已含导游服务费；
                 <w:br/>
                 6.【门票】成人含景点第一道大门票（园中园门票客人自理），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。【特别备注】此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7.【小童】1.2-1.4米小孩含半价正餐和早餐，占旅游车位，含半价门票（小孩票高度以当地景区公布为准，若超过1.4米则需另补成人票差价），含机票半票，不占床。
                 <w:br/>
                 8.【购物点】行程含1重庆土特产超市，客人自愿消费。温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1243,53 +1241,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消套餐当地现交导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                当地自费项目（必消费用游客现付给当地导游，报名无需交此费用，必消费用游客现付给当地导游，报名无需交此费用）
+                <w:br/>
                 武隆风景区门票+天生三桥换车+天生三桥电梯+仙女山门票+金佛山景区门票+金佛山缆车+环保车费+车导综合服务=598元/人
                 <w:br/>
                 当地交导游费用合计：598元/人（1.2-1.5米320元/人，1.2以下200元/人）
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 另外景区内小交通：天生三桥出口电瓶车15元/人（非必须乘坐，自愿选择产生，费用自理）、仙女山换乘车25元/人（建议乘坐，费用自理或交导游，不含在必消598套餐内）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
@@ -1572,51 +1573,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>