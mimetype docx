--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -394,59 +394,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【国际5星】升级2晚吉隆坡希尔顿酒店，住的舒服玩得开心
-[...7 lines deleted...]
-                【精选景点】乔治壁画街、姓氏桥、二巷、旧街场、双峰塔、彩虹阶梯、阿罗夜市。
+                行程亮点	槟城升旗山+小火车、乔治壁画街、姓氏桥、二奶巷、旧街场、双峰塔、彩虹阶梯、阿罗夜市。
+                <w:br/>
+                特色美食	餐标40-80元/餐，一季能有2次树上熟的榴莲就在槟城，特别安排榴莲园任吃放题
+                <w:br/>
+                怡保白咖啡下午茶、马来风味肉骨茶、奶油虾、怡保名菜芽菜鸡。
+                <w:br/>
+                精选航班	正点航班直飞吉隆坡，一键打开西马地图
+                <w:br/>
+                参考航班：CZ349 广州-吉隆坡 0800-1205
+                <w:br/>
+                参考航班：CZ8302 吉隆坡--广州1825-2200
+                <w:br/>
+                航班仅供参考，具体以出票为准。
+                <w:br/>
+                严选酒店	1晚怡保+1晚槟城4钻酒店或同级
+                <w:br/>
+                2晚吉隆坡国际五星酒店或同级
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,164 +571,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--吉隆坡-二巷-怡保旧街场（品尝白咖啡+吐司下午茶）--怡保酒店
-[...5 lines deleted...]
-                【怡保旧街场】（约40分钟）在长久的时光里，华人漂洋过海带来了中式的建筑和家乡的味道。怡保旧城区当地人称为旧街场，早期华人修建的中式古旧房屋被完整的保留下来，每一栋建筑默默静立，这里曾是李安镜头里的旧香港。
+                广州-吉隆坡-二奶巷-怡保旧街场（品尝白咖啡+吐司下午茶）-怡保酒店
+                <w:br/>
+                请各位贵宾是日指定时间在广州白云机场集合出发，由领队带领大家办理登机手续，搭乘航班抵达吉隆坡前往怡保。
+                <w:br/>
+                <w:br/>
+                【二奶巷】（约30分钟）二奶巷位于怡保旧街场内，与大奶巷和三奶巷并称，坊间相传二奶巷是当年富商的温柔乡，巷内有二十多间两层楼高的老房子，都已经有百年的历史，两排古老的建筑保留了百年前英殖民时代的旧模样，褪色的木扇窗，残破的外墙，充满南洋情调。《色·戒》、《父子》、《安娜与国王》等很多电影都曾在此取景。
+                <w:br/>
+                <w:br/>
+                【怡保旧街场】（约40分钟）在长久的时光里，华人漂洋过海带来了中式的建筑和家乡的味道。
+                <w:br/>
                 <w:br/>
                 【品尝白咖啡+吐司下午茶】（每人一份）驰名的怡保旧街场白咖啡，配上烤好的吐司，品尝最正宗的味道，享受怡保悠闲的下午茶时光。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">槟城当地豪华酒店</w:t>
+              <w:t xml:space="preserve">怡保当地豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                榴莲之乡浮罗山背参观-古迹街(吉宁甲必丹回教堂、马哈马里安印度庙、乔治教堂)-乔治壁画街-姓氏桥-新关仔角
+                怡保-榴莲之乡浮罗山背-古迹街(吉宁甲必丹回教堂、马哈马里安印度庙、乔治教堂)-乔治壁画街-姓氏桥-新关仔角
                 <w:br/>
                 早餐后，开启今天的行程：
                 <w:br/>
-                【榴莲之乡浮罗山背】（放题）浮罗山背被誉为“榴莲之乡”，这里的榴莲不仅在本地享有盛誉，还曾荣获马来西亚全国榴莲品尝大赛的冠军。这里出产的榴莲品种如“红虾”、“葫芦”及D14等，都是榴莲爱好者的最爱。每年5、6月份，这里的榴莲最为美味且价格实惠，吸引了世界各地的榴莲爱好者前来品尝。【古迹街】（约40分钟）访寻吉宁甲必丹回教堂、马哈马 里安印度庙、乔治教堂。
-[...5 lines deleted...]
-                【姓氏桥】（约20分钟）住家的房屋都搭盖在海上，底部用桩柱支撑，并用木板铺设成桥梁作为村里的街道，与陆地相连。百年后，这些小屋依然存在，在槟城港口的旁边，看船来船往，继续书写传奇。
+                【榴莲之乡浮罗山背】（放题）浮罗山背被誉为“榴莲之乡”，这里的榴莲不仅在本地享有盛誉，还曾荣获马来西亚全国榴莲品尝大赛的冠军。每年5、6月份，这里的榴莲最为美味且价格实惠，吸引了世界各地的榴莲爱好者前来品尝。
+                <w:br/>
+                温馨提示：9-10月为榴莲淡季，将根据果园当天现有品种提供，如遇榴莲减产断供则改为水果自助餐。
+                <w:br/>
+                <w:br/>
+                【古迹街】（约40分钟）访寻吉宁甲必丹回教堂、马哈马 里安印度庙、乔治教堂。
+                <w:br/>
+                <w:br/>
+                【乔治壁画街】（约1小时）最著名的包括小孩爬墙（Boy on Chair)，魔术(Magic)，舞狮(Lion Dance)，姐弟共骑(Kids on Bicycle)，其中两幅壁画小孩爬墙（Boy on Chair)和姐弟共骑(Kids on Bicycle)，更是來自立陶宛的画家恩尼斯绘制。
+                <w:br/>
+                <w:br/>
+                【姓氏桥】（约20分钟）住家的房屋都搭盖在海上，底部用桩柱支撑，并用木板铺设成桥梁作为村里的街道，与陆地相连。
+                <w:br/>
                 <w:br/>
                 【新关仔角】自由活动（约1小时，自理晚餐），此处有各式小食摊档都聚集在一起等候游客的光临。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：榴莲任吃     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：榴莲任吃/水果自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">槟城当地豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -731,57 +748,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                槟城升旗山小火车--张弼士故居外观--吉隆坡--酒店
+                槟城升旗山小火车-张弼士故居外观--吉隆坡
                 <w:br/>
                 早餐后，开启今天的行程：
                 <w:br/>
                 【升旗山+小火车】（约3小时）小火车穿越绿野仙踪，仿佛误入了宫崎骏动画里的夏天场景。这里是槟城的最高点，山顶一望无际的蔚兰的大海与郁郁葱葱的马来半岛在色彩上极为谐调，美不胜收。
                 <w:br/>
+                <w:br/>
                 【张弼士故居外观】 张弼士故居是一间传统的老宅，建筑通体蓝色。槟城盛产蓝花，花汁经加工后变成浆汁，用心者便将浆汁晒制之后酿制成颜料，然后涂于墙身。上世纪二十年代，莲花河路一带都是蓝宝石般的屋宇。但如今只剩张弼士故居这一座。
+                <w:br/>
                 <w:br/>
                 【吉隆坡】吉隆坡是马来西亚的首都和最大城市，高耸入云的大厦和鳞次栉比的商铺彰显着繁华。世界最高双塔建筑双子塔是这座摩登都市的第一地标，无论是登顶88层饱览城市夜景，还是漫步空中桥梁感受惊心动魄，都是独一无二的体验。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：芽菜鸡     晚餐：肉骨茶   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -813,149 +832,156 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                彩虹阶梯-市区游（国家皇宫+高等法院+独立广场）-巧克力中心--双峰塔--阿罗夜市
+                彩虹阶梯-市区游（国家皇宫+高等法院+独立广场）-双峰塔-阿罗夜市
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
-                【巧克力】（约40分钟）了解可可的种植和发展历史，在导师指导下亲手制作一个巧克力。
-                <w:br/>
                 【彩虹阶梯】参观(约1.5小时)，网红打卡地，沿着彩虹阶梯拾级而上，到达充满自然色彩的独特溶洞，洞内内可欣赏奇形怪状的钟乳石荀、石柱等。
                 <w:br/>
                 温馨提示：溶洞附近较多野生猴子，请保管好自己的物品，勿玩耍和喂食猴子，以免被抓伤。
                 <w:br/>
                 【吉隆坡市区观光】（约40分钟）【国家皇宫】【高等法院】【独立广场】。
                 <w:br/>
+                <w:br/>
                 【吉隆坡双峰塔】（约20分钟）吉隆坡地标，安排最佳合照点合照，不安排登塔。
                 <w:br/>
+                <w:br/>
                 【阿罗夜市】（晚餐自理，约1.5小时）街上有超过100种各式美食，美食家蔡澜曾极力推荐。食物种类有烧鸡。翅、葡萄牙烧鱼、炒粿条、罗惹、沙爹、尤鱼蓊菜、猪肉粥、亚参叻沙、药材炖汤、海鲜、点心、肉骨茶等。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：奶油虾     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡PJ希尔顿酒店</w:t>
+              <w:t xml:space="preserve">PJ希尔顿酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 土特产中心--乳胶展示馆--太子城--粉红清真寺--首相署--吉隆坡-广州
                 <w:br/>
-                早餐后，【马来土产中心】（约60分钟）马来白咖啡、肉骨茶、猫山王榴莲干等等......这里可以给自己和家人朋友选到合适的手信
-[...3 lines deleted...]
-                【布城】Putrajaya，马来西亚行政首都，Putra是马来西亚国父東姑阿都拉曼太子的姓氏，而jaya是城市的意思，因此又称太子城。布城建城有三大理念，一是神与人、二是人与人、三是人与环境。【粉红清真寺】（约20分钟）也称普特清真寺，它位于总理府和布城湖的右边。广场侧面是水上清真寺的全貌。这座四分之三建于湖面上的水上清真寺是马来西亚目前最大的清真寺之一，可以同时容纳一万两千人在此做礼拜。每当做礼拜时，清真寺那高高的宣礼塔内播放的古兰经声在清真寺的上空十分悦耳。
+                早餐后，开启今天行程：
+                <w:br/>
+                【马来土产中心】（约90分钟）马来白咖啡、肉骨茶、猫山王榴莲干等等......这里可以给自己和家人朋友选到合适的手信
+                <w:br/>
+                <w:br/>
+                【Comfort LATEX舒适乳胶】（约90分钟）参观马来乳胶中心。
+                <w:br/>
+                <w:br/>
+                【布城】Putrajaya，马来西亚行政首都，Putra是马来西亚国父東姑阿都拉曼太子的姓氏，而jaya是城市的意思，因此又称太子城。布城建城有三大理念，一是神与人、二是人与人、三是人与环境。
+                <w:br/>
+                【粉红清真寺】（约20分钟）也称普特清真寺，它位于总理府和布城湖的右边。这座四分之三建于湖面上的水上清真寺是马来西亚目前最大的清真寺之一，可以同时容纳一万两千人在此做礼拜。
                 <w:br/>
                 温馨提示：无礼拜宗教活动时，游客可进入参观，女性游客需在入口右方自行借取罩袍才能進入。
                 <w:br/>
                 【布城湖】（约20分钟）人工湖也是都市规划的一部份，为的是提供这新与都市水源及蓄洪等功能。
+                <w:br/>
                 <w:br/>
                 【首相署】（约15分钟）Pedana Putra，位于路两旁被一棵棵大树包围，排列成一条长长的林阴大道。
                 <w:br/>
                 送机搭乘国际航班返回广州，结束愉快旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1028,50 +1054,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）成人费用：往返机票及机场税（费）、当地游览交通费、行程表所列酒店或同级酒店的标准间住宿费（大床或双床房，保证每人一床位）、餐费（不含酒水）、行程表所列非自费旅游项目首道门票、旅行社责任险；
                 <w:br/>
                 2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，含早餐；12-18周岁（含12周岁）必须占床；
                 <w:br/>
                 3）婴儿费用（2周岁以内）：含往返机票（手抱）、当地旅游车位。
+                <w:br/>
+                4）未含全程服务费人民币500元/人，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1088,52 +1116,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2）个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3）航空公司临时上涨的燃油税；
                 <w:br/>
                 4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6）酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 8）未含马来酒店税10-13马币/间/晚，当地现付；
-                <w:br/>
-                9）未含全程服务费人民币380元/人，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1266,51 +1292,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1337,216 +1363,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...146 lines deleted...]
-              <w:t xml:space="preserve">12-18周岁必须占床+600元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1703,50 +1581,101 @@
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.按照国家政策要求，赴华旅客必须在登机前48小时内进行核酸检测并取得阴性证明。结果阳性者请在转阴后赴华。阳性客人在当地产生一切费用均由个人承担，旅行社不承担任何费用（包括滞留期间的酒店费、交通费、餐费、医疗费、改票费等）。
                 <w:br/>
                 2.关于失信人：各大航空公司、最新规定，国家最高人民法院发布失信人不得乘飞机，高铁、动车等，如游客属失信人，请勿报团出行！如游客属失信人，请报名前一定要向旅行社说清楚，如未提前说明，机票一旦付全款之后，失信人的机票全损，所有损失客人自行承担！
                 <w:br/>
                 3.出发前8-10个工作日退团，扣除订金1000元/人；出票后费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.小孩收费：2-11周岁以下小孩不占床同价，此收费提供机位、车位、正餐及景点第一道门票，不提供住宿床位及早餐。12-18周岁必须占床+800元/人；婴儿价格另询。
+                <w:br/>
+                2.外籍及港澳台护照+500/人。
+                <w:br/>
+                2.客人必须全程随团队旅游，确需离团自行活动者在离团前需支付离团费1000元/天/人。并签订离团证明；游客离团、脱团和自由活动期间发生的人身损害、财产损失等事件，产生责任由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1787,51 +1716,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2004,79 +1933,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>