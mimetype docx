--- v6 (2026-05-07)
+++ v7 (2026-06-18)
@@ -3713,53 +3713,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮船票、及港务税费（船票包含：2 人一间邮轮房费、早午晚餐、24 小时荼和咖啡，及船 
                 <w:br/>
                 上提供的免费酒水、政府税、码头税、娱乐服务、船上免费设施设备使用）； 
                 <w:br/>
                 2、国际往返经济舱含税机票（可申请升级商务舱，价格实时查询，另外计费）； 
                 <w:br/>
                 3、登船前游览及离船后游览； 
                 <w:br/>
                 4、邮轮停靠港口的行程中注明的岸上游览； 
                 <w:br/>
                 5、一晚当地四星酒店住宿含早餐； 
                 <w:br/>
                 6、机场至码头接送费用； 
                 <w:br/>
-                7、赠送境外旅游意外保险 30 万元/人； 
-[...1 lines deleted...]
-                8、巴西签证费；
+                7、赠送境外旅游意外保险 30 万元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -3908,50 +3906,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                团款支付条款
+                <w:br/>
+                1、预定首日需支付占位费60000元/人；
+                <w:br/>
+                2、船票全额付款日：邮轮启航前120日付清全款；
+                <w:br/>
+                预定取消条款
+                <w:br/>
                 1、本产品预定生效后，若取消行程将会扣除相关违约金。 
                 <w:br/>
                 （1）出发前 120 天以上取消预订，扣除损失费 5000 元/人； 
                 <w:br/>
                 （2）出发前 119-90 天取消预订，（含 119 天）扣除团款 20％； 
                 <w:br/>
                 （3）出发前 89-60 天取消预订，（含 89 天）扣除团款 30％； 
                 <w:br/>
                 （4）出发前 59-30 天取消预订，（含 59 天）扣除团费全款的 50％； 
                 <w:br/>
                 （5）出发前 29-15 天取消预订，（含 29 天）扣除团费全款的 80％； 
                 <w:br/>
                 （6）出发前 14 天以下取消预订，扣除团费全款的 100％； 
                 <w:br/>
                 2、以上扣款日期不含双休日及法定假日； 
                 <w:br/>
                 3、所有责罚日期如遇周末及国家假日自动提前至可工作日；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -4234,51 +4240,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>