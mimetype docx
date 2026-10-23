--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-20260501-G16</w:t>
+              <w:t xml:space="preserve">FG-20261101-G16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -408,52 +408,50 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★探访4大国家5A风景名胜 
                 <w:br/>
                 ① 海南必游：5A 天涯海角—亲临天之涯海之角，赏天涯·海角·南天一柱等石刻！ 
                 <w:br/>
                 ② 海南必游：5A大小洞天—“海山奇观、洞天福地”800年琼崖胜景
                 <w:br/>
                 ③ 海南必游：5A 分界洲岛—中国首家5A级海岛景区、被称为“海上世外桃园”“睡美人岛”
                 <w:br/>
                 ④ 海南必游：5A 槟榔谷—国家世界非物质文化遗产，倾听最美黎家故事！ 
                 <w:br/>
                 <w:br/>
                 ★玩得精华
                 <w:br/>
                 ◆了解习总书记“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略【亚龙湾国际玫瑰谷】
-                <w:br/>
-                ◆体验最时尚、最流行网红打卡项目——【直升机飞行体验】360度上帝视觉俯览三亚美景
                 <w:br/>
                 ◆打卡三亚之巅、唯一可以全览三亚四大海湾及城市全貌的4A级景区-【凤凰岭海誓山盟】
                 <w:br/>
                 ◆我国保存最完整的欧式建筑群落之一，也是海口最独特的建筑-【骑楼老街】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -612,51 +610,51 @@
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
                 景点：【临高解放公园】、【中国海花岛1号岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：海花岛民宿/公寓或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -755,57 +753,55 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 早餐后出发，游览【亚龙湾国际玫瑰谷】（游览时间约100 分钟，电瓶车自理20元/人）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
                 <w:br/>
                 国家AAA级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约120分钟，索道98元/人自理）”主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道。
                 <w:br/>
-                超值赠送【直升机飞行观光】（赠送项目不去不退，自理保险60元/人）让您360度上帝视觉俯览三亚极美海景。乘直升机感受平稳开阔的全新视野，换个视角玩转浪漫三亚，沿海岸线低空飞行，穿梭于海天一色的美景，俯瞰三亚私享空中观景之旅。
-                <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【三亚国际玫瑰谷】、【直升机飞行观光】和【三亚凤凰岭海誓山盟景区】
-[...1 lines deleted...]
-                自费项：【亚龙湾国际玫瑰谷】（瓶车自理20元/人）、直升机飞行观光保险60元/人（自理）、三亚凤凰岭海誓山盟景区索道98元/人（自理）
+                景点：【三亚国际玫瑰谷】【三亚凤凰岭海誓山盟景区】
+                <w:br/>
+                自费项：【亚龙湾国际玫瑰谷】（瓶车自理20元/人）、三亚凤凰岭海誓山盟景区索道98元/人（自理）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2333,51 +2329,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>