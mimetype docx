--- v0 (2026-04-04)
+++ v1 (2026-06-10)
@@ -718,53 +718,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马布岛+卡帕莱浮潜一日游+海陆空旅拍 ； 赠送航拍30秒短视频+20张简修照片（双数日期）。
-[...1 lines deleted...]
-                早餐后，开启马布岛+卡帕莱跳岛浮潜之旅。记得带上漂亮的沙滩服，我们特别安排海岛旅拍服务，给您的出海浮潜旅程留下美美的大片和记忆（赠送30秒视频，简修照片20张）。
+                赠送当地活动：马布岛+卡帕莱浮潜一日游+海陆空旅拍 ； 赠送航拍30秒短视频+20张简修照片（双数日期）。
+                <w:br/>
+                早餐后，开启赠送的一日游：马布岛+卡帕莱跳岛浮潜之旅。记得带上漂亮的沙滩服，我们特别安排海岛旅拍服务，给您的出海浮潜旅程留下美美的大片和记忆（赠送30秒视频，简修照片20张）。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款），车接送码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送的旅客自行前往码头登记； 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:30AM ：马步岛浮潜 或深潜，进入网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（自理上岛费：马币 50 人）
                 <w:br/>
                 11:30AM ：到达马步岛，可进行~浮潜/体验潜/欢乐潜/课程。马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等。
                 <w:br/>
                 12:30PM ：午餐 （出海简餐）； 
                 <w:br/>
                 13:00PM ：到达卡帕莱 (度假村不允许上度假村)。 附近海域浮潜/体验潜/欢乐潜/课程，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱的浪漫风情。
                 <w:br/>
                 14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 小贴士：出发前请大家换好衣服，带上泳衣，上好厕所，第一站马布岛结束出发时可更换泳衣泳裤。 
                 <w:br/>
                 1、马布岛外面的海域适宜浮潜和岛上休闲，是世界上顶级的”漫潜“地点之一。 
                 <w:br/>
                 2、卡帕莱最著名的是同名的卡帕莱水上度假村，是建在海中的高跷建筑物，是受情侣追捧的蜜月圣地。 
                 <w:br/>
                 3、出海为拼车拼船拼导游，请按约定时间于酒店大堂静候司机/导游。 
                 <w:br/>
@@ -830,53 +830,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游。
-[...1 lines deleted...]
-                早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+马达京+邦邦岛+汀巴汀巴岛/班丹南附近海域浮潜 跳岛浮潜之旅。
+                赠送当地活动：马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游。
+                <w:br/>
+                早餐后参加赠送的出海活动：前往码头，然后乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+马达京+邦邦岛+汀巴汀巴岛/班丹南附近海域浮潜 跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记），不含接送的旅客自行前往码头登记； 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款）； 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)/班丹南附近海域浮潜。可进行浮潜，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐）； 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡汀巴汀巴拖尾沙滩。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛/马达京浮潜/邦邦岛附近海域浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 3、关于洗手间，汀巴汀巴岛/马达京岛有洗手间，收费 1 马币，到达已经是中午，请出门前上好厕所； 
                 <w:br/>
@@ -1148,110 +1148,526 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店早餐+1个当地特色早餐，4个正餐；
                 <w:br/>
+                6.导游人员服务费+机票税杂费合计RMB590/人
+                <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
-                2.酒店旅游税10马币/间/晚，酒店前台现付；
-[...5 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                2.酒店旅游税10马币/间/晚，酒店前台现付；；
+                <w:br/>
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 马步岛50马币，马达京岛15马币，邦邦岛20马币。出海上岛，现场支付为准。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦沙卡兰海洋公园，跳岛浮潜一日游+珍珠岛爬山游览</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、敦沙卡兰海洋公园，跳岛浮潜一日游+珍珠岛爬山游览 （珍珠岛+军舰岛+曼达布安岛）。
+                <w:br/>
+                <w:br/>
+                休闲海钓4小时 /深海沉底海钓6-7小时/体验深潜
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">420 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 425.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红树林半日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">仙本那红树林：喂老鹰，体验手线海钓，萤火虫之旅，时间：1530-2030点。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海钓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                4 小时休闲海钓，（使用鱼竿）无午餐 ，含车接送时间：0900-1300 或 1330-1700(最多 10 人/船）
+                <w:br/>
+                <w:br/>
+                6-7 小时深海沉底海钓，含午餐，时间：0900-1600 (最多 10 人/船）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">体验深潜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">出海体验深潜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1301,50 +1717,52 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询广州白云机场T1航站楼24小时业务咨询020-81102569。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1618,51 +2036,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1806,50 +2224,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>