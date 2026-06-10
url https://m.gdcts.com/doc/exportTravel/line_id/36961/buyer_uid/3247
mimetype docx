--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -589,74 +589,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 日期为航班起飞时间，请提前一天到广州白云国际机场T1办理登机手续，飞往斗湖，机场接机送仙本那镇上。享用当地特色早餐，仙本那镇上巡礼，入住酒店。 参考航班：AK1618 03:30-07:10
                 <w:br/>
-                各位贵宾于指定时间在广州白云国际机场T1航站楼（航班出发时间为凌晨航班，请提前一天到机场），办理登机手续，飞斗湖（约3小时40分钟），抵达斗湖机场（乘车约30分钟）前往仙本那镇上，享受当地特色早餐。
+                各位贵宾于指定时间在广州白云国际机场T1航站楼（航班出发时间为凌晨航班，请提前一天到机场），办理登机手续，飞斗湖（约3小时40分钟），抵达斗湖机场（乘车约30分钟）前往仙本那镇上，享受当地特色早餐。自行活动。
                 <w:br/>
                 仙本那小镇巡礼：深入当地市场，感受最地道的市井生活，发掘仙本那独特的文化魅力。海鲜街，可以近距离观赏各种奇特的海鲜，感受当地居民的热情与活力，体验最真实的仙本那。漫步至手工艺品街，如传统编织物、木雕和珠宝等，是您寻找纪念品和礼物的理想之地。此外，沙巴咖啡，巧克力也能够在镇上的杂货铺和超市找到，可以作为纪念品带回家。仙本那小镇巡礼，将带您深入了解当地文化，感受海岛风情，留下难忘的回忆。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：当地特色早餐     午餐：X     晚餐：海鲜餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">仙本那镇上Grace酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -667,53 +667,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                汀巴汀巴或班丹南附近海域浮潜+马达京+邦邦岛浮潜一日游
-[...1 lines deleted...]
-                镇上酒店退房后，带上行李，乘车前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域+邦邦岛跳岛浮潜之旅。
+                赠送当地一日游：汀巴汀巴或班丹南附近海域浮潜+马达京+邦邦岛浮潜一日游
+                <w:br/>
+                参加赠送的当以一日游：马达京+汀巴汀巴岛或班丹南附近海域+邦邦岛跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)或班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛 午餐 （盒饭） 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡汀巴汀巴拖尾沙滩或班丹南附近海域。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛或班丹南附近海域/马达京浮潜/邦邦岛浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 3、关于洗手间，汀巴汀巴岛/马达京岛有洗手间，收费 1 马币，到达已经是中午，请出门前上好厕所； 
                 <w:br/>
@@ -722,51 +722,51 @@
                 5、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。 
                 <w:br/>
                 6、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。 
                 <w:br/>
                 7、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等
                 <w:br/>
                 交通：车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：老虎虾海鲜餐   </w:t>
+              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">仙本那镇上Grace酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -777,53 +777,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马布岛+卡帕莱浮潜一日游
-[...1 lines deleted...]
-                早餐后，开启马布岛+卡帕莱跳岛浮潜之旅。 
+                赠送当地一日游：马布岛+卡帕莱浮潜一日游
+                <w:br/>
+                早餐后，参加赠送的一日游：马布岛+卡帕莱跳岛浮潜之旅。 
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款），车接送码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送的旅客自行前往码头登记； 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:30AM ：马步岛浮潜 或深潜，进入网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（自理上岛费：马币 50 人）
                 <w:br/>
                 11:30AM ：到达马步岛，可进行~浮潜/体验潜/欢乐潜/课程。马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等。
                 <w:br/>
                 12:30PM ：午餐 （出海简餐）； 
                 <w:br/>
                 13:00PM ：到达卡帕莱 (度假村不允许上度假村)。 附近海域浮潜/体验潜/欢乐潜/课程，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱的浪漫风情。
                 <w:br/>
                 14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 小贴士：出发前请大家换好衣服，带上泳衣，上好厕所，第一站马布岛结束出发时可更换泳衣泳裤。  
                 <w:br/>
                 1、出海为拼车拼船拼导游，请按约定时间于酒店大堂静候司机/导游。 
                 <w:br/>
                 2、此天一共2个浮潜点，含浮潜用具（呼吸管、眼镜、救生衣）； 
                 <w:br/>
                 3、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。 
                 <w:br/>
@@ -915,87 +915,89 @@
                 <w:br/>
                 白沙湾水上屋：1）免费畅玩所有非机动水上活动；玻璃底船+摄影师拍照（度假村工作人员）；2）无限次浮潜（度假村工作人员带您一起）；3）度假村提供鱼竿，客人可以随时沿着度假村/房间阳台垂钓；可以钓墨鱼。4）烹饪课程-厨师教你煮咖喱 (薄饼下午茶，具体时间以度假村安排为准) ；5）下午5点出去海鲜市场买海鲜去，可带回度假村加工。6）巴瑶族舞蹈表演； 7）氛围感十足的卡拉OK。
                 <w:br/>
                 新加马达水上屋童话小屋：度假村下午赠送出海珊瑚区浮潜乐。
                 <w:br/>
                 水上屋所含项目：
                 <w:br/>
                 1. 每日三餐（自助餐）及小吃；茶或咖啡、热冷白水（不含汽水、酒精饮料）等。
                 <w:br/>
                 2. 水上屋酒店套餐活动安排，皮划艇等无动力水上活动项目，具体以酒店活动安排为准。
                 <w:br/>
                 3. 度假村附近无限次浮潜。
                 <w:br/>
                 上岛接送说明：涨退潮原因，会影响上下水屋的船班时间，准确时间请以出团书或水屋通知时间为准。
                 <w:br/>
                 1.仙本那码头至白沙湾水上屋 船班时间：09:30、11:30、14:30，单程船程约25分钟。
                 <w:br/>
                 2.仙本那码头至新佳马达童话小屋 船班时间：08:00、11:00、14:30、17:00，单程船程约15分钟，入住时间14点。
                 <w:br/>
                 3.仙本那码头至海星水上度假别墅 船班时间：12:30、13:30、14:30、15:30、16:30、17:30、18:30，单程船程约5分钟，入住时间15点。（2025年4月，江苏卫视“音你而来”节目组及歌手入住该度假村。）
                 <w:br/>
                 4.仙本那码头至水晶水上屋 船班时间：11:30、15:15，单程船程约20分钟，入住时间15点。
                 <w:br/>
                 5.仙本那游客码头至顺顺水上屋 船班时间：12:30、14:30、17:30，单程船程约15分钟，入住时间14点。
                 <w:br/>
+                6.仙本那新游客码头至西西里水上屋 船班时间：12:30、15:30，单程船程约25分钟，入住时间14点。有爱心鸟巢，秋千等，房间有阳台网床，可直接下海，度假村免费活动项目：浮潜（含浮潜装备）、海钓体验、玻璃船、桨板体验验。
+                <w:br/>
                 交通：车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐     午餐：度假村     晚餐：度假村   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">“五选一”水上度假村</w:t>
+              <w:t xml:space="preserve">自选水上度假村</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1005,50 +1007,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 按照水屋规定时间退房，水屋度假村-仙本那镇上，18:00集合前往斗湖机场飞广州，广州机场解散。 参考航班：AK1617 22:00-01:30+1
                 <w:br/>
                 约定岛上退房时间，退房后在度假村码头集合，搭乘快船抵达仙本娜镇码头。
                 <w:br/>
                 离岛接送说明：涨退潮原因，会影响上下水屋的船班时间，准确时间请以出团书或水屋通知时间为准。
                 <w:br/>
                 1.白沙湾水上屋至仙本那码头离岛船班时间：09:30、11:30、14:30，单程船程约25分钟。
                 <w:br/>
                 2.新佳马达童话小屋至仙本那码头离岛船班时间：0700、1000、1600，单程船程约15分钟。
                 <w:br/>
                 3.海星水上别墅至仙本那码头船班时间：08:00、09:00、10:00、11:00、12:00、13:00、14:00，单程船程约5分钟。
                 <w:br/>
                 4.水晶水上屋至仙本那码头离岛船班时间：09:30、12:30，单程船程约20分钟。
                 <w:br/>
                 5.顺顺水上屋至仙本那游客码头：08:00、10:00、16:00，单程船程约15分钟。
                 <w:br/>
+                6.西西里水上屋至仙本那新游客码头，船班时间：10:30、13:30，单程船程约25分钟，退房时间12点。
                 <w:br/>
                 返回镇上，客人自由活动，可自由安排自己的行程。
                 <w:br/>
                 可前往海鲜街，砍价采购手臂皮皮虾、龙虾、老虎虾、石斑鱼等海鲜，前往酒店或餐厅代加工（支付相应的代加工费，以酒店或餐厅收费为准），实现您的海鲜自由。
                 <w:br/>
                 <w:br/>
                 18:00集合乘车前往斗湖机场，搭乘航班飞抵广州机场！于广州机场解散！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1127,51 +1130,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
-                5.餐食：4个酒店内早餐+1个当地早餐，行程6正餐；
+                5.餐食：4个酒店内早餐+1个当地早餐，正餐4个；
+                <w:br/>
+                6.导游服务费用+机票税杂费合计590元/人；
                 <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1181,55 +1186,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，前台现付；
                 <w:br/>
-                3.导游服务费用+机票税杂费合计590元/人；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 马布岛50马币，汀巴汀巴岛10马币，马达京岛15马币，邦邦岛20马币。出海上岛费，现场支付为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1282,50 +1285,53 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询广州白云机场T1航站楼24小时业务咨询020-81102569。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
+                <w:br/>
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1456,51 +1462,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>