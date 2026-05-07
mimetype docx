--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -674,53 +674,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-泸沽湖（车程约180公里，行驶约4小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车）观雪山沿途欣赏原始森林。
                 <w:br/>
-                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
-[...1 lines deleted...]
-                如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 之后前往游览【蓝月谷】（蓝月谷电瓶车40元/人自理）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 雪山行程结束后出发前往泸沽湖（车程约4小时），途经十八湾，树底，到达宁蒗县成，享用午餐，湖畔人家，沿途小凉山风光村落、途径狗钻洞原始森林抵达泸沽湖。
                 <w:br/>
                 到达【泸沽湖观景台】泸沽湖美景尽收眼底。沿泸沽湖环湖公路游览湖边景点。
                 <w:br/>
                 晚餐品尝【摩梭石锅鱼】后参加【摩梭篝火晚会】（60分钟）体验地道摩梭风情，在夜色中寻找自己意中人。结束行程入住泸沽湖酒店。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.泸沽湖常年温度较低，早晚温差大，请注意带保暖的衣物，天气干燥，多带点补水的东西。
                 <w:br/>
                 2.泸沽湖少数民居众多，请贵宾尊重当地的风俗习性，避免引起冲突，带来不必要的麻烦。
                 <w:br/>
                 3.因泸沽湖地域限制，当地就餐环境有限，如不符合您的口味，还请多见谅。
                 <w:br/>
                 4.今日路途较远，行车时间较长，途中山路弯多，晕车的朋友请准备好晕车药，提前一晚好好休息，保持体力。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玉龙雪山风景区、蓝月谷、泸沽湖
                 <w:br/>
                 到达城市：丽江泸沽湖
@@ -1567,51 +1565,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1789,51 +1787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>