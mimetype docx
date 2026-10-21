--- v1 (2026-08-10)
+++ v2 (2026-10-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 劲爆西葡】西班牙+葡萄牙+安道尔12天（深航深圳往返）|含全餐（自由活动除外）|马德里皇宫|4小镇巡游|西班牙海鲜饭行程单</w:t>
+        <w:t xml:space="preserve">【Q4 南欧 劲爆西葡】西班牙+葡萄牙+安道尔12天（深航深圳往返）|含全餐（自由活动除外）|马德里皇宫|4小镇巡游|西班牙海鲜饭行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1655,51 +1655,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
-                3.	单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.	单房差：酒店单人房附加费 （3000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -2482,51 +2482,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>