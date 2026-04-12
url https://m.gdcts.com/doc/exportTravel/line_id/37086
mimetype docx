--- v3 (2026-03-20)
+++ v4 (2026-04-12)
@@ -1151,129 +1151,119 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、全程国际机票及税含20KG行李托运；
                 <w:br/>
                 2、全程行程所列星级酒店标准间；
                 <w:br/>
                 3、行程共5早4正，不用不退；如遇早航班来不及吃早餐，则安排打包早餐； 
                 <w:br/>
                 4、行程所列景点大门票（非注明自费项目）；
                 <w:br/>
                 5、空调旅游车(根据团队人数保证每人1正座)；
                 <w:br/>
                 6、旅游意外险保额30万（儿童及长者不超20万）
                 <w:br/>
                 7、入境卡申报服务。
                 <w:br/>
                 8、全程优秀中文领队、导游和当地司机。
                 <w:br/>
-                9、10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务。
+                9、领队司机导游服务及小费580/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、马来西亚酒店旅游税金(10-13马币/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
-                2、吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是
-[...27 lines deleted...]
-                12、费用包含中未提及的其他一切费用。
+                2、吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
+                <w:br/>
+                3、不含航空公司通知的燃油附加税临时升幅。
+                <w:br/>
+                4、酒店单房差1100/人。
+                <w:br/>
+                5、在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。
+                <w:br/>
+                6、行李物品保管费、行李搬运费及额外托运行李费用。
+                <w:br/>
+                7、客人个人消费以及其他私人开支，如酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等酒店内标明须自理的费用)。
+                <w:br/>
+                8、旅游者因滞留，以及自身过错、自由活动期间内行为或自身疾病引起的人身和财产损失。
+                <w:br/>
+                9、非我社所能控制因素下引起的额外费用，如因交通延误、战争、政变、罢工、自然灾害飞机故障、航班取消或更改时间等不可抗力原因所致的额外费用。
+                <w:br/>
+                10、购物项目：行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任。
+                <w:br/>
+                11、费用包含中未提及的其他一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1303,66 +1293,61 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
-                <w:br/>
                 1、2-12岁以下（不含12岁）不占床减600元/人，占床与成人同价，12岁或以上必须占床与成人同
                 <w:br/>
                 价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议
                 <w:br/>
-                在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因
-[...1 lines deleted...]
-                自身原因造成的意外则由旅客自行承担。
+                在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：1100元/人。
                 <w:br/>
-                4、不含：当地导游服务费580元/人。
-[...1 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、
+                4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、
                 <w:br/>
                 法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1569,51 +1554,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>