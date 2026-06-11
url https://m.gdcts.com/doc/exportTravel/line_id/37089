--- v0 (2026-04-18)
+++ v1 (2026-06-11)
@@ -683,53 +683,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大皇宫+玉佛寺→长尾船游湄南河→瓦尼萨/金东尼人妖歌舞秀→泰式按摩
                 <w:br/>
                 请贵宾按照通知时间于酒店大堂集合，开始今日旅程~
                 <w:br/>
                 【大皇宫】（行程时间约120分钟）始建于1782年的曼谷大皇宫是泰国目前建筑规模最大的皇宫建筑群，也是汇聚泰国建筑、绘画、雕刻、装潢艺术的精粹，其风格具有鲜明的暹罗建筑特点。【玉佛寺】由整块翡翠所雕刻而成的国宝玉佛，每到换季时节，泰国国王都亲自为玉佛更衣，以保国泰民安。
                 <w:br/>
                 【长尾船游湄南河】（行程时间约20分钟）搭乘泰式长尾船，穿行于湄南河上，体会居住于湄南河水上人家的生活，欣赏有东方威尼斯之称的曼谷两岸风景，将湄南河的精彩尽收眼底。远眺【郑王庙】外观又称为黎明寺,总高 79 米,有“泰国埃菲尔铁塔”之美称。 这座庙是为了纪念泰国第 41代君王、民族英雄郑昭而建,他是华人后裔,创建了吞武里王朝,泰国现在 的国王因此延续了郑姓。
                 <w:br/>
-                前往【瓦尼萨/金东尼人妖】（行程时间约 60 分钟） 是曼谷有名的人妖表演剧场， 剧院装修富丽堂皇，舞美效 果佳。每位人妖都具有不同的风格和气质， 穿着华丽迷人的演出服， 用泰语、英
-[...1 lines deleted...]
-                语、华语、粤语等不 同语言演唱歌曲， 主要是亚洲的歌舞表演。演员们还不时与台下观众互动， 现场气氛热烈， 华丽又不 冷场。《泰囧》中的 Rose就在这里表演， 有兴趣的可以去一睹芳容。
+                前往【瓦尼萨/金东尼人妖】（行程时间约 60 分钟） 是曼谷有名的人妖表演剧场， 剧院装修富丽堂皇，舞美效 果佳。每位人妖都具有不同的风格和气质， 穿着华丽迷人的演出服， 用泰语、英语、华语、粤语等不 同语言演唱歌曲， 主要是亚洲的歌舞表演。演员们还不时与台下观众互动， 现场气氛热烈， 华丽又不 冷场。《泰囧》中的 Rose就在这里表演， 有兴趣的可以去一睹芳容。
                 <w:br/>
                 前往体验【泰式古法按摩】（行程时间约30分钟），一解您旅途的疲劳。（温馨提示： 18 周岁以下小孩以及 60 周岁以上老人无法安排按摩，费用不退，敬请谅解）。
                 <w:br/>
                 晚餐后入住酒店休息，结束当日行程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早     午餐：火山排骨     晚餐：泰式风味餐   </w:t>
             </w:r>
           </w:p>
@@ -1594,52 +1592,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ●当地导游服务费及马来西亚酒店税 全程600元/人；
-                <w:br/>
                 ●签证：泰国、新加坡、马来西亚均对中国大陆护照免签，4000元以上现金(海关随机抽查)；
                 <w:br/>
                 ●以上价格仅适用持有中国护照的客人，持港澳台及外籍护照客人需要额外支付附加费1500元/人（签证自理）；
                 <w:br/>
                 ●如要求单住或单男单女住宿产生的单房差费用，全程单房差:1500元；
                 <w:br/>
                 ●护照费、卫检、以及人力不可抗因素导致的额外费用；   
                 <w:br/>
                 ●旅游意外险及航空险（建议客人购买）；
                 <w:br/>
                 ●行程外私人消费之个人费用，如自行购物或参加自费项目等；
                 <w:br/>
                 ●航空公司临时加收燃油附加费；旅游旺季航空时加价等；
                 <w:br/>
                 ●因罢工、台风、航班取消或更改时间，交通延阻及其不可抗力因素所导致的额外费用；
                 <w:br/>
                 ●泰国是个小费制国家，国际惯例小费是服务的报酬，更多的是一种礼仪，行程如有涉及到以下内容，请遵循国际惯例，建议客人在当地支付以下小费：
                 <w:br/>
                    1.古式按摩 或 SPA：您可视按摩师的服务质量或专业水平而弹性给予，约泰铢100左右
                 <w:br/>
                     2.骑大象： 每次付驯象师约泰铢20左右
                 <w:br/>
                     3.坐马车： 每次付马夫约泰铢20左右
                 <w:br/>
                 4.与人妖拍照： 每人每次约泰铢20~100
@@ -3249,51 +3245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>