--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -1149,51 +1149,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马尔代夫-科伦坡（参考航班：UL102/0925/1120） 科伦坡-广州（参考航班： UL880 1355/2230 ）
+                马尔代夫-科伦坡（参考航班：UL102/0925/1120） 科伦坡-广州（参考航班： UL880 1355/2230 ）或 UL884 1735 0205+1
                 <w:br/>
                 指定时间集合前往机场离开，结束愉快的斯里兰卡马尔代夫之旅。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1272,99 +1272,99 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州/科伦坡/马代往返的经济舱团体机票及税（未含航司临时调整的税金涨幅）。
                 <w:br/>
                 行程所列参考酒店住宿基础房型（基础房型，具体楼层，景观朝向以酒店安排为准）。
                 <w:br/>
                 行程内空调旅游车（视实际人数安排） 
                 <w:br/>
                 行程内所列用餐（以斯里兰卡当地风味餐为主, 马代段迪富士含早餐，正餐自理。升级度假岛以报名为准）。
                 <w:br/>
                 行程所示景点的第一大门票
                 <w:br/>
                 全程领队（9人起派，领队入住马代酒店以实际安排为准），斯里兰卡中文导游服务，马尔代夫酒店管家服务
                 <w:br/>
                 斯里兰卡段每人每天赠送1瓶矿泉水。
+                <w:br/>
+                  含司导服务费1500元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                司导小费及服务费1500/人 ；
-                <w:br/>
                 兰卡签证费用（中国护照目前免费，后续费用以兰卡官方通知为准）
                 <w:br/>
                 单人入住需补单房差，基础房型2400元/人，马代升级酒店单独咨询报价
                 <w:br/>
                 酒店的行李生小费以及其他服务费。
                 <w:br/>
                 广州机场散团后费用；
                 <w:br/>
                 不可抗逆因素或客人自身原因导致的行程增加费用
                 <w:br/>
                 旅游意外险请单独购买；
                 <w:br/>
                 行程内容（景点+餐）为打包报价，不退不补！不减少项目的基础上，我司根据实际可以调整行程顺序
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1473,50 +1473,99 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 报名请提供清晰护照首页扫描件以及定金3000每人确认位置，详见参团确认书；
                 <w:br/>
                 价格仅限中国护照，港澳台及外籍护照价格另议。
                 <w:br/>
                 斯里兰卡当地的中文导游大部分是斯里兰卡本国人，他们讲中文的腔调有点特别，思想也跟中国人有一定的差异，请多多谅解。
                 <w:br/>
                 斯里兰卡是一个人和动物和谐共处的国家，蜥蜴、猴子等动物在景区酒店随处可见，请不要随便骚扰它们。同时请尽量不要在景区食东西，以免被猴子抓伤。
                 <w:br/>
                 如遇航司临时调整燃油税，我司有权收取增加部分。
                 <w:br/>
                 斯里兰卡火车设施比较落后，请一定要注意安全。火车票不能提前预售，只能现购，因此不能保证座位和空调。如有遇火车票售罄、更改或取消，我们将换乘旅游巴士，如有贵宾放弃体验火车项目，可跟随旅游大巴前往目的地，费用无增减！
                 <w:br/>
                 斯里兰卡以接待欧美客、家庭客多，酒店房间类型很多以大小床的家庭房来补充标准双床房，请客人理解并自行协调入住。
                 <w:br/>
                 因客人原因，临时不走其中的行程或用餐均视为放弃行程！不另外额外退费。
                 <w:br/>
                 自由活动期间请注意安全，外出活动请结伴而行，避免发生意外事情
                 <w:br/>
                 旅游期间财物请随身保管，车上不可放贵重物品,自由活动期间注意安全，证件最好交酒店保险箱寄存
                 <w:br/>
                 请务必在规定时间前抵达集合地点，如有迟到者后果自负
                 <w:br/>
                 行程中所标明的当地星级标准仅作为我社区分当地无挂星酒店不同标准使用，并非官方或行业星级评定。行程中所用酒店没有官方公布的星级标准，没有挂星制度。一般而言普遍比国内差1.5至2个档次；非官方网站所公布的酒店星级档次，是属于该网站自己的标准
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1557,51 +1606,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>