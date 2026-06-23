--- v1 (2026-05-15)
+++ v2 (2026-06-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【从化+新丰+韶关】食足5餐.爆款~四大秋景丨一网打尽~黄金稻田丨柿柿如意、火红枫叶、金黄银杏丨1晚丽宫温泉度假酒店泡无限次温泉行程单</w:t>
+        <w:t xml:space="preserve">【韶关乳源丽宫温泉酒店3天】暑假特价~周末不加收丨无限次浸泡养生氡温泉丨天然瑶池瑶药真温泉行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251119SP38708561</w:t>
+              <w:t xml:space="preserve">TX-20260623SP10315997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">从化市-韶关市</w:t>
+              <w:t xml:space="preserve">韶关市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,114 +343,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上下车信息
-[...5 lines deleted...]
-                08:00三元里地铁A出口
+                上车信息
+                <w:br/>
+                出发点：08:00纪念堂地铁站C出口
+                <w:br/>
+                08:45清塘地铁站B出口
                 <w:br/>
                 下车点：原上车点下车
+                <w:br/>
+                市区指定范围内15人或以上定点接送
+                <w:br/>
+                （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
+                <w:br/>
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★赏从化上罗村“柿”外桃源，大红灯笼点亮你的秋天
-[...7 lines deleted...]
-                ★食足5餐：2早餐+1正餐+2宵夜
+                【连住2晚】豪华韶关丽宫温泉度假酒店+含酒店2自助早餐
+                <w:br/>
+                无限次浸泡养生氡温泉+天然瑶池瑶药真温泉+spa水疗养生+恒温泳池；
+                <w:br/>
+                入住酒店免费桌球、乒乓球、羽毛球、园区内钓鱼(自备钓具)；
+                <w:br/>
+                8人同时报名赠送麻将娱乐3小时（每团限2副，先到先得）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,225 +572,222 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发-罗洞工匠小镇-上罗村柿子-午餐自理-岭南红叶世界-入住酒店-晚餐（自理）
-[...7 lines deleted...]
-                约21：00赠送宵夜：助睡眠香甜牛奶一杯。
+                集合——午餐自理——入住酒店—晚餐自理
+                <w:br/>
+                早上于指定地点集中，前往历史文化名城—韶关。（车程约3.5小时）
+                <w:br/>
+                约12:00午餐自理品尝当地风味菜肴。后乘车前往入住【韶关丽宫国际温泉酒店】办理入住。坐落于著名的世界过山瑶之乡—中国乳源，是国家4A级旅游景区，按国际五星级酒店标准重金打造，集温泉养生、动感游乐、商务会议、休闲旅游为一体的大型综合性度假胜地。占地面积近千亩，区内建有：云瑶谷主题养生温泉、丽宫国际温泉酒店、凤凰山森林度假别墅、疯狂山泉水世界、卧龙岭生态旅游观光区、开心农场、产权别墅等设施项目。拥有豪华典雅的景观客房500多间及高雅的元首别墅和多款温泉别墅数十幢；会议中心配备外语同声传译系统，拥有可同时容纳600人会议的大型会议厅及中、小型专用会议室12间；宴会中心有可同时容纳近1000人用餐的宴会大厅及各式风味厅6个、VIP包间15间和烛光湖畔风味宵夜廊；集沐足按摩、麻雀棋牌、健身美容、SPA水疗、豪华夜总会于一体的丽宫国际休闲俱乐部；
+                <w:br/>
+                约18:00晚餐自理，后自由活动；
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">韶关丽宫国际温泉酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐-帽子峰-午餐（自理）-入住丽宫温泉-晚餐-自由浸泡温泉
-[...11 lines deleted...]
-                约21：00赠送宵夜：助睡眠香甜牛奶一杯。
+                早餐—全天自由活动—午餐晚餐自理
+                <w:br/>
+                早餐,全天自由活动.
+                <w:br/>
+                交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">韶关丽宫国际温泉酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐-自由活动-午餐（自理）-返程
-[...1 lines deleted...]
-                享受一个在大自然的美妙呼唤，不被闹钟吵醒的早上。自行前往酒店餐厅享用自助早餐，早餐后自由活动；约11：30分办理退房，午餐自理后，乘车返程，结束愉快之旅！
+                早餐——自由活动—午餐自理—返程广州
+                <w:br/>
+                享用酒店自助早餐，餐后在酒店自由活动/浸泡温泉。午餐自理，约14:00-16:00于酒店大堂集中乘车返广州（具体返程时间以导游通知为准），结束愉快的旅程。
+                <w:br/>
+                请注意：此线路直通车经律论/丰源/汝城等酒店直通车拼车出发。
+                <w:br/>
+                旅行社会根据情况与蓝山源/经律论/丰源/汝城等酒店直通车线路拼车出发。届时会按顺路原则先后接送客人到酒店办理入住。
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
-                此赏银杏线路，旅行社根据往年景区最佳时期预先开发出团班期，但银杏效果，容易受到温度、空气、水份等不可控因素影响对欣赏效果出现偏差。当此情况发生时为准，旅行社不作任何赔偿。敬请谅解。
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -849,75 +851,82 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.2米以上/成人：498元/人
-[...7 lines deleted...]
-                减房差：无
+                出发日期：6月24/26/28/30日，
+                <w:br/>
+                7月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                8月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                1.2以上&amp;成人:299元/人（含床位、无限次温泉、餐费、车位费）
+                <w:br/>
+                1.2米以下：229元/人（含往返车位费）
+                <w:br/>
+                <w:br/>
+                酒店不设三人房，单人补房差需220元/人               
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座
-[...11 lines deleted...]
-                6、购物：无购物。
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：含2早餐（为包含套餐，不用均无费用退；行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：韶关丽宫国际温泉酒店高级房 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
+                <w:br/>
+                5、安排 1 名工作人员随车服务；
+                <w:br/>
+                6、购物：无。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -999,51 +1008,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 预订须知：
                 <w:br/>
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1174,51 +1183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>