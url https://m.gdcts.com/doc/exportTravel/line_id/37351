--- v0 (2025-12-13)
+++ v1 (2026-05-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【享享版纳】云南西双版纳双飞5日游丨野象谷丨傣族园行程单</w:t>
+        <w:t xml:space="preserve">【旅展爆款】云南西双版纳双飞5日游丨野象谷丨傣族园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,63 +394,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                享享专属：10人起升级导游+少数民族守护星双重服务,15人以上升级2+1头等舱
-[...11 lines deleted...]
-                享享赠送：一价全含0自费，赠送景区电瓶车（茶马古道电瓶车+小马车、独树成林电瓶车、傣族园电瓶车）
+                ·  景点精选：囊括野象谷、大佛寺、南糯山等核心景区，一次玩遍版纳经典地标。
+                <w:br/>
+                ·  特色餐食：含热带水果大餐（象餐）+傣族园特色泼水餐：野生菌汤过桥米线
+                <w:br/>
+                （赠送价值88/位的泼水广场VIP专属座）
+                <w:br/>
+                ·  慢游不赶：各景点预留充足游玩时长，不走走马观花行程，悠闲深度游览傣乡。
+                <w:br/>
+                ·  贴心礼遇：行程每日赠送一瓶矿泉水，细节服务到位，出行补水无需自备。
+                <w:br/>
+                ·  茶俗体验：走进南糯山古茶园，可亲手制作、品饮普洱茶，感受古茶人文底蕴。
+                <w:br/>
+                ·  民俗深度：逛傣家早市、看非遗技艺，参与傣族园泼水狂欢，沉浸式体验傣家风情。
+                <w:br/>
+                ·  免费旅拍：赠送价值 199 元告庄网红旅拍，含化妆傣装及 4 张精修，女性专属福利。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -609,282 +611,280 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西双版纳思瑞秋艺术酒店 、悦江泳池酒店、晖廷云居酒店、 天源傣泰风情大酒店、陌莲大酒店、金顿酒店、郎玺酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">西双版纳春漫商务酒店、云上巴朵酒店、尘羽度假酒店、航瑞国际酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                野象谷-茶马古道景区-住进茶马古道景区别院-赠送生物多样性夜游
-[...7 lines deleted...]
-                说明：由于酒店资源特殊性，如遇酒店入住日满房会在出行前告知调整其他相关同级其他酒店内入住，因今晚住在茶山雨林中，因资源特殊性山区蚊虫较多，敬请了解！同时景点前后顺序会根据当天实际情况以导游安排为准，
+                野象谷→大佛寺
+                <w:br/>
+                上午：早餐后前往游览理想而神秘的热带雨林探险圣地、国家AAAA 级景区【野象谷】（景区内的商业板块与旅行社无关）游览攻略：第一步：穿越热带雨林，幸运的您还有机会看到壮观的野象群出没、它们时而河边嬉戏、时而踏草寻欢、高兴时还会昂起长长的鼻子唱响高亢的歌（因森林内野生动物出没受时间、天气、区域等诸多因素影响、我们不能保证您能看到这些可爱的精灵）第二步：参观蟒蛇园第三步：参观蝴碟馆，蝴蝶园，还真是名符其实。走进去，扑面所见满眼皆是各色飞舞的蝴蝶。大大小小的纯色的花色的蝴蝶在花丛间枝叶上穿梭，自顾自地旁若无人地展翅敛翅；一飞一停，这儿那儿，时徐时急，轻轻柔柔，万千姿态，令人目不暇接。第四步：大象表演升级为大象科普园，同样可以看到大象，依然有场次，还是半小时活动，只是节目的内容和形式有所改变。场内展示大象的自然行为，同时引导观众观察大象的行为活动。给观众介绍大象的生活习性，身体特点。进行大象体检、大象的觅食行为观察等等。中餐：特色水果餐（象餐）
+                <w:br/>
+                下午：后游览AAAA 级风景区傣王的皇家寺院——【勐泐大佛寺】（电瓶车40 元/人自理），佛寺是在古代傣王朝的皇家寺院“景飘佛寺”的原址上修建的，以佛祖释迦牟尼的生平及佛寺活动为主线，九龙浴佛、景飘大殿、神石、国殿、吉祥大佛等有500 多座佛寺、200 多座佛塔。而勐泐大佛寺是所有佛寺中最大的，地位也是是至高无上的，是傣家人心目中的圣地，成为世界南传佛教的文化中心。特别安排：《神石祈福》据贝叶经记载，这块大石出现在一个雷电交加，风雨大作，大地震动的夜晚，而附近村寨的居民一直把它当作天降神石祭拜。在第二年，佛祖坐在此石上休憩为四处赶来的百姓讲经说法。佛祖指着当时澜沧江和流沙河泛滥的坝子，留下预言：将会有一个帕雅（傣王）管理并繁荣这个地方，佛法将在这里从此光大昌盛  根据时间可观千只孔雀放飞盛景。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西双版纳勐海茶马古道景区伴山别院或不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西双版纳春漫商务酒店、云上巴朵酒店、尘羽度假酒店、航瑞国际酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                中缅打洛国门-独树成林景区-般若寺-告庄星光夜市
-[...5 lines deleted...]
-                晚上：后前往【告庄西双景】，告庄西双景，九塔十二寨，它从历史和传说中走来，是智者再创造的经典。它为历史上的不夜城平添了新时代的气息，为有着异国情调的边陲之城丰富了多姿多彩的民族文化，傣族的服装也成为了版纳的一大特色。PS：首晚已入住告庄客人可能已经游览过，二次游览根据导游当团和时间安排可前后调整。同时今晚优选安排入住西双版纳景洪度假温德姆温泉酒店可赠送温泉，可以早回酒店安排入住休息，当团实际操作为准，征求客人意见少时服从多数原则！
+                南糯山→花卉园
+                <w:br/>
+                上午：早餐后，后前往【南糯山】 （观看七、八百年古茶树王；游览时间约 3 小时左右）， 南糯山是西双版纳十二古茶山之一、在这里居住着传统的哈尼族。他们世代靠茶为生。当您来到这里、可以亲近自然古茶园探寻传统文明， 传承民族经典！ 带您走进古茶园,真正了解普洱茶高山云雾、静谧溪谷、天籁妙音、哈尼老寨、阿布阿里、南糯古茶，随后你亲自动手把茶叶进行，蒸压，品饮，体验制作普洱茶的制作过程。
+                <w:br/>
+                下午：中餐后乘车前往【热带花卉园】（游览 2小时左右，电瓶车 60 元/人自理），花卉园主要体现了热带植物花卉、热带橡胶和热带水果及周总理纪念碑群文物区四大主题。为了丰富景区内容，又新增了棕榈沙滩乐园，椰林梯田等特色区域，参加民族热浪派对，棕榈乐园以民族文化为核心打造主题活动项目，整合多民族特色表演，让游客一起参与体验民族歌舞音乐派对，阳光，沙滩，棕榈，热浪，音乐，时尚达人，民族新潮歌舞非遗的刀山特技，帅哥美女电音现场，云南多民族打跳。在园中，可以看到叶如簸箕大的王莲，形如鞭炮的炮仗花，似鸟儿飞翔的天堂鸟，叶似花花是叶的三角梅，像蛋黄色的鸡蛋花，会含羞的树和含羞的草，会下雨的雨树，使口感变味的神秘果等热带奇花奇树;还可以认识丰富的热带特有水果，可以参观了解橡胶树，通过现场割胶演示，来亲身体验如牛奶般的胶乳是如何流淌出来的，可以通过视察碑、会晤碑等纪念碑群了解敬爱的周总理对热作所科研人员的关怀及与缅甸吴努总理友好会晤的情形。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西双版纳景洪温德姆天然温泉度假酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">西双版纳春漫商务酒店、云上巴朵酒店、尘羽度假酒店、航瑞国际酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                傣族原始村寨-傣族园（泼水广场花车巡游+泼水狂欢+VIP茶歇）赠歌舞剧演出和民族篝火晚会
-[...5 lines deleted...]
-                今日小贴士：西双版纳景洪市属于热带地区，紫外线较强，早晚温差较大，请做好防晒和保暖准备。为避免出现饮食问题，请您在自由活动期间，自行品尝美食时，选择正规的餐饮场所；在自由出行时，请您保管好个人财物。进入佛教景区，请尊重当地的民族风俗和信仰，保持您的贵宾风范；各别景区因占地面积较大，请游客跟随好导游及团队，以免走失
+                傣家早市→傣族园→边境码头→告庄星光夜市
+                <w:br/>
+                上午：早餐后乘车前往傣家早市，【傣家早市】是傣族＂赶摆＂的一种形式，傣族聚居地区的一种传统习俗。漫步在热带雨林怀抱中的傣家村寨、你会发现、四周翠竹围绕、绿树成荫、这就是最真实、最质朴的西双版纳、原始民族村寨的独有风情、静静的传承了几百年；参观傣族人家特色民居，了解民风民俗，感受傣家风情，及傣族民间手工艺展示，逛傣家水果市场。
+                <w:br/>
+                中餐：傣族园特色泼水餐（赠送价值88/位的泼水广场贵宾楼VIP 专属座）
+                <w:br/>
+                下午：结束后乘车沿澜沧江前往一个美丽的地方——橄榄坝，参观中国非物质文化传承基地——AAAA 级景区【傣族园景区】（游览3 小时左右，电瓶车单程30/人，双程60/人自理）：浓缩了傣民族文化的精华，展现了典型的热带田园风光。这枝孔雀上最绚丽夺目的羽翎，浑身散发出熠熠光彩。正如诗人曰：“一日作客橄榄坝，夜夜梦回傣族园”。走入傣家，仿佛是到了另一个时空，游人不禁陡生隔世之感。了解非物质文化遗产项目之:榨糖、制陶、银器制造、织锦、章哈、贝叶经等。14:00 可以亲身体验由上百个傣家哨哆哩参加的大型泼水狂欢活动，感受“天天泼水节”的磅礴气势，让你泼湿全身，幸福终身！后至网红打卡地【边境码头】。
+                <w:br/>
+                晚上：晚上前往游览【告庄西双景】傣语，汉意为“九塔十二寨”，旨在重现古时景洪盛景，打造一个繁华昌盛的“景洪城中之城”。其根植于西双版纳傣族文化，融合大金三角、湄公河流域傣泰文化精华，引进现代前沿思想，缔造前所未有的大金三角傣泰文明之心，引领西双版纳旅游地产，铸就西双版纳城市新名片，呈现文化体验之都、休闲度假之都、旅游商贸之都、国际商务之都、傣泰生活之都、时尚繁华之都。打卡网红星光夜市。结束后自行回酒店！
+                <w:br/>
+                赠送价值199 元/人的告庄网红打卡地旅拍，含基础化妆，傣族服装一套，精修4 张（仅限女性）备注：（赠送项目，不拍不退费，需提前预约，19：00 点以前到店，19：00 点以后到需要排队）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西双版纳景洪温德姆天然温泉度假酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -897,51 +897,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 版纳-广州
                 <w:br/>
-                早餐后根据您的返程航班，我们安排了专业人员安排【送机服务】您将【返回温馨的家】
+                早餐后，自由活动，指定时间集合根据您的返程航班，我们安排了专业人员安排【送机服务】您将【返回温馨的家】
                 <w:br/>
                 今日小贴士：
                 <w:br/>
                 酒店享用早餐后，最晚请于12点退房，根据航班时间安排送机！之后根据航班送机返回温暖的家，结束愉快行程！
                 <w:br/>
                 根据航班时间送机，结束愉快的西双版纳旅行，返回温馨的家。
                 <w:br/>
                 如您的航班是晚班机可以当团导游提前沟通交流，推荐游览小众景点或特色餐安排！后根据航班时刻送机，结束愉快的西双版纳旅行，返回温馨的家。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1015,120 +1015,549 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州- 西双版纳-广州往返程飞机经济舱特惠机票，航班时间等以航司出票为准； 
-[...13 lines deleted...]
-                8、购物点：纯玩不进店。景区商店、餐厅商店、行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                1.门票：含行程所列景区首道大门票，不含未注明景区小交通费用（特别提示：①由于云南旅游景点多为提前制卡制度，一旦制卡费用已产生无法申退，故制卡后不退门票费用。②因我社门票是旅行社团体采购的优惠打包价，已低于各类优惠卡数值，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策，无费用可退，不受理任何优惠门票退费申请。③由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。
+                <w:br/>
+                2.住宿：全程指定酒店，每个成人一个床位，每两个成人一个普通标间，若指定大床房在标单同价的情况下可以满足，若酒店标单有差价或指定升级房型的情况需额外补足差价。
+                <w:br/>
+                3.餐饮：4早4正，正餐30元/人、含2个特色餐（餐标50元/人）：泼水餐+象餐、十菜一汤起，十人一桌，人数减少菜数酌减。
+                <w:br/>
+                早餐需知：房费含早，不吃不退早餐，若小孩不占床，则须补早餐费，按入住酒店收费规定，由家长现付。
+                <w:br/>
+                4.另：游客如因宗教或民族等问题，对餐饮有特殊要求的请提前告知旅行社。
+                <w:br/>
+                5.交通：全程正规空调旅游车，按我社拼团人数选择车型，每人确保1个正座。（因此团为散客拼团，到达航班较多，故在景洪段我社单独安排车辆接送，无导游）
+                <w:br/>
+                6.导游：满8成人起安排导游服务。（提别说明：为保证成团率，此线路为目的地拼团线路，第一天和最后一天是接送组师傅负责接送，师傅会提前短信或电话联系您约定集合时间地点，注意留意手机信息，及时回复确认。接送期间无导游陪同，请注意）。
+                <w:br/>
+                7.特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解。
+                <w:br/>
+                8.大交通：含始发地至版纳返机票（团队票开出后不得签转、更改及退票），不含机场建设费，不含燃油税。
+                <w:br/>
+                购物说明：全程不安排购物店。（云南部分景区游购结合，景区景中店不属于购物点）景区内或行程中途经的手工艺展示作坊、特色景点、民族村寨、步行街、商品批发市场、大型百货商场/超市、过脚过路店、公路边或服务区商店、公园、博物馆、展览馆、体验馆、制作工场、酒店，餐厅，前店后厂/前厂后店的购物场所附设商品销售为景区设施，仅供了解当地特色文化之用，途经的休息站、加油站、公共卫生间等地停留购物场所仅供休息和方便之用；游客购物为个人自主行为，以上均不属于我社指定购物店，请游客理性消费，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                <w:br/>
+                小童（2-11岁）：只含半正餐餐费、车位、机票；不占床位、不含门票、不含早餐（早餐费用按入住酒店前台收费规定，由家长现付），小孩也不享受赠送景点，全程超高门票自理。。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.现补房差：如产生单男单女又无法拼房时须在出发前补房差，不占床位含早费用不退。
-[...5 lines deleted...]
-                旅游保险：旅游意外险和航空保险。强烈建议每位游客在团队出发前购买。
+                1.自理项目：不含自费推荐项目、景区交通；例如：不含大佛寺电瓶车40元/人、不含花卉园电瓶车40元/人、不含傣族园单程电瓶车30元/人，往返60元/人、曼听篝火晚会/澜沧江游船/勐巴拉篝火晚会/孔雀公主大剧院等自费项目
+                <w:br/>
+                2.不含始发地至版纳往返机票燃油税，请报名时一并交齐；
+                <w:br/>
+                3.因交通延误、取消等意外事件或不可抗力原因导致的额外费用；
+                <w:br/>
+                4.游意外保险及航空保险（建议旅游者购买）；
+                <w:br/>
+                5.自由活动期间交通费和餐费；
+                <w:br/>
+                6.全程入住酒店产生的单房差；
+                <w:br/>
+                7.因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用；
+                <w:br/>
+                行程中未标注的自费项目及活动：如景区内付费拍照、游乐设施等。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《澜沧江.湄公河篝火晚会》或《勐巴娜西歌舞秀》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尝傣王宫廷御膳，品热带奇珍异果，婆娑世界，人间天堂:傣王御花园之夜，迎五洲高朋满座，观六国歌舞妙曼，放灯归来，篝火熊熊，少数民族阿哥阿妹和您手拉着手，围绕火堆狂舞高歌，美好记忆，终生难忘!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">孔雀公主</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">以西双版纳多民族日常的生活及与自然相处为主题，倾力打造的精品文旅剧!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">澜沧江大型游轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐大型游船夜游澜沧江，品尝特色晚餐，观澜沧江两岸夜景，欣赏少数民族歌舞和人妖表演!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">必消景交项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                内容	                类型	            参考价格
+                <w:br/>
+                傣族园	        景交	单程30元/人，往返60元/人
+                <w:br/>
+                勐泐大佛寺	景交	单程40元/人，往返60元/人
+                <w:br/>
+                花卉园	        景交	60元/人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1157,53 +1586,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广东新云美国际旅行社有限公司，许可证号:L-GD-100115，质监电话：020-83371233。此团 2人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东新云美国际旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...1 lines deleted...]
-                2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                1、此团 2人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
@@ -1403,51 +1830,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1591,50 +2018,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>