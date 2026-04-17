--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1067,51 +1067,53 @@
                 <w:br/>
                 宜必思尚品吉隆坡白沙罗酒店（lbis Styles）或同级
                 <w:br/>
                 吉隆坡克幕生活健康酒店（Komune Living &amp;Wellness ）或同级
                 <w:br/>
                 吉隆坡斯特格酒店(STEG）或同级
                 <w:br/>
                 马六甲以下参考酒店或同级（4星级酒店）：
                 <w:br/>
                 里维埃拉马六甲套房(Riviera suites）或同级
                 <w:br/>
                 马六甲国际贸易中心酒店(MITC·Hotel)或同级
                 <w:br/>
                 马六甲天鹅花园酒店（Swan Garden Hotel Melaka）或同级
                 <w:br/>
                 3、用餐：全程含6正4早餐，正餐新加坡段是6菜1汤不含酒水，马来西亚段是8菜1汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士，保证一人一正座。	
                 <w:br/>
                 5、门票：行程内景点第一道门票，不含园中园。
                 <w:br/>
                 6、购物：新加坡段：2个（仁济堂；百货），马来西亚段 ：2个（土产或珍宝馆；乳胶）自愿消费。
                 <w:br/>
                 7、导游：当地中文导游及全程领队陪同服务。
                 <w:br/>
-                8、签证：新加坡免签+马来西亚免签
+                8、签证：新加坡免签+马来西亚免签；
+                <w:br/>
+                9、全程司导服务费：380元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1127,67 +1129,65 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2、个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3、航空公司临时上涨的燃油税；
                 <w:br/>
                 4、其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5、卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6、酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
-                7、全程服务费：380元/人，随团费一同收取；
-[...3 lines deleted...]
-                9、儿童收费：
+                7、马来酒店税：参考10马币/间/晚，当地现付；（如遇旺季，酒店税可能会有涨幅）。
+                <w:br/>
+                8、儿童收费：
                 <w:br/>
                 2-12岁儿童：12岁以下小孩不占床位加收800元/人（新马的床位都比较小，若小孩身高比较高，建议客户占床参团，不占床位小孩不含早餐），如需占床加收1200元/人
                 <w:br/>
                 12-18岁儿童：12-18岁小孩必须占床参团，加收1200元/人；
                 <w:br/>
                 婴儿手抱：2岁以下1500元/人（含小费）。
                 <w:br/>
-                10、长者：长者与成人同价，超过65岁，需提交健康证明及签署免责书，不接受75岁以上报名。
-[...3 lines deleted...]
-                12、离团费：若客户需要在新加坡/马来西亚离团，需要交纳离团费给当地地接（或领队）；参考新加坡1000元/人/天；马来西亚500元/人/天
+                9、长者：长者与成人同价，超过65岁，需提交健康证明及签署免责书，不接受75岁以上报名。
+                <w:br/>
+                10、外籍：外籍人士及港澳人士加收500元/人，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍护照必须有二次或多次入中国签证。
+                <w:br/>
+                11、离团费：若客户需要在新加坡/马来西亚离团，需要交纳离团费给当地地接（或领队）；参考新加坡1000元/人/天；马来西亚500元/人/天
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1981,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>