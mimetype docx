--- v3 (2026-05-07)
+++ v4 (2026-05-29)
@@ -1069,51 +1069,51 @@
                 <w:br/>
                 吉隆坡克幕生活健康酒店（Komune Living &amp;Wellness ）或同级
                 <w:br/>
                 吉隆坡斯特格酒店(STEG）或同级
                 <w:br/>
                 马六甲以下参考酒店或同级（4星级酒店）：
                 <w:br/>
                 里维埃拉马六甲套房(Riviera suites）或同级
                 <w:br/>
                 马六甲国际贸易中心酒店(MITC·Hotel)或同级
                 <w:br/>
                 马六甲天鹅花园酒店（Swan Garden Hotel Melaka）或同级
                 <w:br/>
                 3、用餐：全程含6正4早餐，正餐新加坡段是6菜1汤不含酒水，马来西亚段是8菜1汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士，保证一人一正座。	
                 <w:br/>
                 5、门票：行程内景点第一道门票，不含园中园。
                 <w:br/>
                 6、购物：新加坡段：2个（仁济堂；百货），马来西亚段 ：2个（土产或珍宝馆；乳胶）自愿消费。
                 <w:br/>
                 7、导游：当地中文导游及全程领队陪同服务。
                 <w:br/>
                 8、签证：新加坡免签+马来西亚免签；
                 <w:br/>
-                9、全程司导服务费：380元/人；
+                9、全程司导服务费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1981,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>