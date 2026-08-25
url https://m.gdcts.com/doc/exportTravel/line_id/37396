--- v5 (2026-06-18)
+++ v6 (2026-08-25)
@@ -617,51 +617,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：海南鸡饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新加坡精品酒店</w:t>
+              <w:t xml:space="preserve">新加坡网评四钻四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -829,51 +829,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-空中花园
                 <w:br/>
                 早餐后，后前往印度教圣地--【黑风洞】参观（约45分钟），印度教圣地，洞深十米，蜿蜒崎岖，惊险刺激，感受一下异国神秘宗教的洗礼。它是一个巨大的钟乳石岩洞，自百年前被西方探险家发现后，就一直是吉隆坡郊区最吸引游客的观光点。欲登上黑风洞，得先攀登272层阶梯才可抵达，洞内有一印度神殿，是印度教大宝森节庆祝活动的重镇，洞内成群的猴子及蝙蝠，也有一个四面雕着印度神话壁画的小型博物馆，还有一个高达100公尺的寺庙透天洞，偶有阳光斜线而入，呈现出奇诡庄严的气氛。
                 <w:br/>
-                接着参观【乳胶产品中心】。 
+                接着参观【乳胶产品中心】或【南洋珍宝馆】。 
                 <w:br/>
                 午餐后前往前往马来西亚首府---吉隆坡。前往【太子行政中心（停留约5-10分钟）】、【首相官邸（停留约5-10分钟）】位于布城中心点，融合伊斯兰与欧式建筑风格，浓浓的绿意道路两旁被一棵棵大树包围着首相府，排列成一条4.2公里的林荫大道，广场非常宽阔，中心有装饰着缤纷各色鲜花的喷水池，水池周围迎风飘扬着马来西亚十四个州的旗帜。（外拍照留念）【水上清真寺（停留约5-10分钟）】布城清真寺结合传统马来与穆斯林风格，由花岗岩打造的粉红色圆顶。此清真寺建于离湖面不到一米，故有“水上清真寺”之美誉。（可进入参观，但女性游客需在入口右方自行借取罩袍才能进入，开放时间至下午四点）。
                 <w:br/>
                 后前往马来西亚最闻名的避暑胜地【空中花园】(车程约1小时，停留时间约60分钟)里有大型的游乐园、购物商场、电影院及云星剧场等设施，还有好几家环境不错的酒店，宛如座山顶之城，非常适合一日游或全家度假休闲
                 <w:br/>
                 后返回酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色风味餐     晚餐：X   </w:t>
@@ -1357,156 +1357,156 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡【乳胶产品中心】同类型商店</w:t>
+              <w:t xml:space="preserve">吉隆坡【乳胶产品中心】或【南洋珍宝馆】同类型商店接着</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">各式乳胶产品、床垫、枕头寝具</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡【土特产中心】或华盛南洋珍宝馆同类型商店</w:t>
+              <w:t xml:space="preserve">吉隆坡【土特产中心】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">燕窝、东哥阿里、沉香等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1981,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>