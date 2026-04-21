--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -1687,50 +1687,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含
                 <w:br/>
                 1. 全程团体经济舱机票及境外机场税、航空燃油税；
                 <w:br/>
                 2. 旅程中所列的景点的第一道门票,不含园中园门票；（由于天气或其它原因导致景点无法正常游览，我们将按照团费优惠价退还：出海捕鲍鱼龙虾600元，冰船退500元）
                 <w:br/>
                 3. 新西兰团队签证；(自备签减800元）
                 <w:br/>
                 4. 行程表所列酒店或同级酒店或公寓的住宿费；（新西兰酒店有可能安排大小床，一些酒店床约为90公分）
                 <w:br/>
                 5. 用餐：行程内所列用餐：9早17正（含特色餐）；早餐为酒店西式自助早餐或便携式早餐盒，午晚餐以中餐为主，8菜1汤（平均餐标纽币30元）不含酒水 。因航班原因无法安排餐食的将在当地退餐费。所有餐食如自动放弃，款项恕不退还。
                 <w:br/>
                 6. 行程所列的旅游交通费。
+                <w:br/>
+                7.全程领队兼导游服务费 100/人天X12天=1200/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1738,68 +1740,334 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用不包含内容
                 <w:br/>
                 1、个人旅游意外保险和航班保险。
                 <w:br/>
-                2、全程领队兼导游服务费 100/人天X12天=1200/人。
-[...15 lines deleted...]
-                10、其它一切未约定由旅行社负责的费用，（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用，非合同约定行程中发生的旅游者私人性开支、小费奖赏等费用等）。
+                2、全程单房差：7200元/全程(酒店住宿若出现单男单女，我司将安排您和其他同性别客人拼房。若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差入住标准单人间)。
+                <w:br/>
+                3、行程表以外活动项目所需的费用。
+                <w:br/>
+                4、其它私人性开支（如：私人性交通；酒店内洗衣，电话，酒水，行李生服务；行李超重，行李的搬运费，保管费和超重行李托运费及个人物品关税）。
+                <w:br/>
+                5、司导超时工作费用及用车超公里费用。
+                <w:br/>
+                6、 70岁以上客人参团需保证身体健康有能力跟团，并需家属陪同，购买旅游意外保险。
+                <w:br/>
+                7、遇领事馆拒签的拒签费用，或领事馆要求必须前往面见签证官的费用，以及因拒签而需二次送签的费用。
+                <w:br/>
+                8、行程中航班上、火车、轮船上餐费。
+                <w:br/>
+                9、其它一切未约定由旅行社负责的费用，（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用，非合同约定行程中发生的旅游者私人性开支、小费奖赏等费用等）。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温泉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                波利尼西亚温泉位列世界十大温泉，坐拥罗托鲁瓦湖畔天然火山地热资源，矿泉水质温润滋养，泡浴间可舒缓身心
+                <w:br/>
+                备注：需要达到5人报名
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞越瓦卡蒂普湖与卓越山脉，近距离俯瞰冰川湖谷，空中摄影首选</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 895.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1976,51 +2244,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2164,50 +2432,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>