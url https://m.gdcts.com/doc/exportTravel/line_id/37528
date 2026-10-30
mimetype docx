--- v1 (2026-04-05)
+++ v2 (2026-10-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【五一】澳大利亚大洋路大堡礁10天文化生态之旅 | 墨尔本 | 凯恩斯 | 布里斯本 | 黄金海岸 | 悉尼 (澳航 深起港止)行程单</w:t>
+        <w:t xml:space="preserve">【春节】澳大利亚大洋路大堡礁10天文化生态之旅/墨尔本/凯恩斯/布里斯本/黄金海岸/悉尼 (澳航 深起港止)行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCQF10NST2#2547</w:t>
+              <w:t xml:space="preserve">OCQF10NST#2640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼</w:t>
+              <w:t xml:space="preserve">墨尔本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港-/-墨尔本          参考航班:QF030/1930-0750+1
-[...1 lines deleted...]
-                悉尼-/-香港              参考航班：QF127/1115-1750
+                香港-/-墨尔本          参考航班：QF030/1930-0800+1
+                <w:br/>
+                悉尼-/-香港             参考航班：QF127/1115-1750
                 <w:br/>
                 仅供参考，以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -398,87 +398,83 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                凯恩斯澳式和牛日落晚餐、凯恩斯大堡礁游船自助午餐；
-[...3 lines deleted...]
-                韩式BBQ烧烤餐，品尝当地饮食，深入了解当地生活习俗；
+                BBQ烧烤餐，品尝当地饮食，深入了解当地生活习俗；
+                <w:br/>
+                凯恩斯热带雨林公园BBQ自助午餐、凯恩斯大堡礁绿岛午餐；
+                <w:br/>
+                黄金海岸澳洲国宴风味餐（龙虾海鲜风味餐）；悉尼塔自助晚餐共享美景美食；
                 <w:br/>
                 <w:br/>
                 住宿升级
                 <w:br/>
                 升级2晚五星酒店，舒服度拉满！
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【墨尔本】：探索“花园城市”，漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
                 <w:br/>
-                【圣科达海滩】：日暮降临 海风拂面， 蓝色海水交相辉映，带来别样的浪漫气息；
-                <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
                 【悉尼动物园】：全开放式动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
                 【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
                 <w:br/>
-                【昆士兰博物馆】：自然科学的天地，也展示着人类历史文明的发展演变；
-                <w:br/>
                 【滑浪者天堂】： “电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
                 <w:br/>
-                【黄金海岸百万游艇】：澳洲人生平最希望拥有的三大梦想之一就是游艇，体验当地富豪的生活；
+                【水陆两栖冒险鸭船】：从陆上和水上两种方式参观黄金海岸，实现水陆观光无缝对接；
                 <w:br/>
                 【Skypoint天顶观景台】：俯瞰黄金海岸的海岸线，360度全景玻璃观景台，海岸、沙滩尽收眼底；
                 <w:br/>
                 【凯恩斯大堡礁游船】：前往世界自然遗产的大堡礁，探索斑斓绚丽的海底花园；
                 <w:br/>
-                【酷牛澳式牧场】：体验澳式牧场风情，参观牧场小动物，乘坐草车在草场上近距离喂牛，寓教于乐；
+                【热带雨林自然公园】："世界遗产古老而神秘的雨林"，乘坐军用水陆两用车，穿梭于各种热带雨林动植物；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 优选全球最安全前十航司--澳洲航空；
                 <w:br/>
                 全程澳大利亚旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
@@ -684,75 +680,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨尔本经典一日游
                 <w:br/>
                 抵达后开始今日精彩之旅：
                 <w:br/>
-                【圣基尔达码头】
-[...3 lines deleted...]
-                【墨尔本涂鸦街】
+                【墨尔本涂鸦街-约30分钟】
                 <w:br/>
                 墨尔本的涂鸦文化，巷内多条通道都喷满涂鸦，各种七彩涂鸦中不乏国际大师手笔，已成墨尔本一大观光景点，也被《Lonely Planet》，选为澳洲文化景点首选。
                 <w:br/>
-                【有轨电车】
+                【有轨电车-约15分钟】
                 <w:br/>
                 墨尔本是澳大利亚唯一保留着有轨电车的城市，它是这座城市的特征，可乘坐有轨电车探索墨尔本及其周边区域，穿梭在墨尔本的市区，让时间仿佛倒流回到19世纪。
                 <w:br/>
-                【圣派克大教堂】
+                【圣派克大教堂-约45分钟】
                 <w:br/>
                 位于墨尔本市圣派翠克公园旁边，是墨尔本也是南半球最大最高的天主教堂。这座教堂大部分用青石建成，是19世纪最具代表性的哥特式建筑采用欧洲教堂流行的拉丁十字结构。教堂内有丰富的工艺作品收藏,包括细致的彩绘花窗玻璃;巧夺天工的木雕及石匠工艺,都突显出天主教堂的宏伟与庄严。
                 <w:br/>
-                【墨尔本皇家植园】
+                【墨尔本皇家植园-约45分钟】
                 <w:br/>
                 墨尔本皇家植物园建于19世纪，是当今世界上设计最好的植物园之一，种植着来自澳大利亚甚至世界各地的奇花异草。很值得我们观赏，体验活动丰富多彩，有儿童花园、植物标本馆、植物园商店等。
                 <w:br/>
-                【墨尔本国立美术馆】
+                【墨尔本国立美术馆-约45分钟】
                 <w:br/>
                 墨尔本国立美术馆（简称 NGV）位于墨尔本市区，是澳大利亚历史最悠久、最受欢迎的公共艺术博物馆。在这里，我们最能感受墨尔本的“艺术之都”美誉，不论男女老少、素人明星，皆悠闲自在地徜徉于艺术的海洋。艺术欣赏无谓“懂”与“不懂”，每个人都能在这里找到自己的心之所向。
                 <w:br/>
-                【墨尔本大学】
+                【墨尔本大学-约30分钟】
                 <w:br/>
                 始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：航机上     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -790,86 +782,88 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨尔本 – 悬崖海岸公路 – 墨尔本（去程沿海线，回程内陆线）
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【悬崖海岸公路】：
-[...3 lines deleted...]
-                【十二门徒岩】：
+                温馨提示：全天车程约7-8小时，时间较长且路况蜿蜒，如有晕车客人请提前准备晕车药。
+                <w:br/>
+                【悬崖海岸公路】
+                <w:br/>
+                悬崖海岸公路位于旧都西部，是澳大利亚最著名的自然景观之一。沿着这条路行驶，您将目睹令人惊叹的海岸风光，穿过独特的岩层，并经过迷人的维多利亚小镇和海滨渔港。准备好一段激动人心的旅程，品尝大自然的壮观盛宴。
+                <w:br/>
+                【十二门徒岩-约45分钟】
                 <w:br/>
                 一组穿出南大洋水面巍然耸立的巨型岩石，位于悬崖海岸公路坎贝尔湾，是澳大利亚著名地标性景观之一，大约形成于2000万年前，由12块各自独立的岩石群组成。这组岩石群千万年来，在海风和海浪的不断侵蚀下，逐渐形成了形态各异的奇岩，因为其数量和形态酷似耶稣的十二门徒，因此得美名十二门徒岩。
                 <w:br/>
-                【阿波罗湾】：
-[...5 lines deleted...]
-                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往墨尔本的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                【洛克阿德峡谷-约30分钟】
+                <w:br/>
+                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                <w:br/>
+                【The Grotto 岩穴-约30分钟】
+                <w:br/>
+                历经千万年海浪侵蚀、雨水溶蚀石灰岩，形成落水洞 + 天然岩洞 + 海蚀拱门复合型地貌。透过巨型天然石拱门眺望蓝海，洞内静水与外部汹涌海浪相映，大自然打造的天然取景框，不容错过的摄影点位。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：西式简餐     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：澳式简餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨尔本：Element Richmond或同级4星标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -884,86 +878,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨尔本-/-凯恩斯	参考航班：待定
                 <w:br/>
                 早上飞往凯恩斯，抵达后开始今日精彩之旅：
                 <w:br/>
-                【库兰达小镇】
+                【库兰达小镇-约30分钟】
                 <w:br/>
                 漫步库兰达小镇，有如风景图画般的库兰达小镇(Kuranda Village)，整座小镇被列为世界遗产的热带雨林所环绕著。从60年代起库伦达即被推崇为另类生活的集散中心，此处更孕育了许多知名的土著艺术家。古镇市集内各种独特的手工艺术品艺廊更是库伦达古镇远近驰名的主因，库伦达聚集许多天才横溢的专业人仕，他们对艺术充满热诚，故此，在这里您会欣赏到许多画家，陶瓷家，摄影师，及雕刻家的作品。同时，它亦受到土著及欧洲文化的影响，艺术与音乐融洽一处，生活节奏比较悠闲。园艺及房屋设计亦带有热带风情，值得到此一游。
                 <w:br/>
-                【酷牛牧场】
-[...9 lines deleted...]
-                高级和牛日落晚餐，牧场周围环绕着美丽的山脉和田野，风景如画，边欣赏唯美的日落，伴着夕阳，边品尝M5品质和牛盛宴。
+                【热带雨林保护区-约90分钟】
+                <w:br/>
+                生长在这里的数以万计的品种的植物，有的甚至远于盘古初开之时便已存在。置身于在这活生生的动植物博物馆之中悠然漫步，四周是高达八十尺，拥有两百多年岁的参天棕榈数，巍峨气势，高耸入云。更加上河流的孱孱水声，宁静的湖泊，让您依偎于大自然的怀抱，感受那份独有的祥和舒泰。乘坐水陆两用军车深入热带雨林之中，该区域生长着数以万计不同品种的热带植物，体验回归大自然的乐趣。在土著乐器的伴奏下，观看澳洲土著舞蹈，体验澳洲土著文化。
+                <w:br/>
+                BBQ自助午餐：
+                <w:br/>
+                品尝世界闻名的澳式烧烤自助午餐，来自布什塔克的灵感，包括嫩汁牛排，烧烤鸡肉，猪肉香肠，甜土豆，及炒时蔬。此外，还提供沙拉、热带水果、奶酪和小点心。
                 <w:br/>
                 交通：专车，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：和牛日落晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：园内BBQ     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">凯恩斯：Pullman Cairns International或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -978,55 +968,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 凯恩斯 – 大堡礁 – 凯恩斯（船约45分钟）
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【绿岛大堡礁】：
+                【绿岛大堡礁-约4-5小时】：
                 <w:br/>
                 早餐后乘豪华游艇前往于东北海岸的珊瑚海大堡礁【绿岛】。在神奇无比的珊瑚海底世界，有数不胜数的热带鱼及许多不可思议的海洋生物。抵达绿岛后，你可以躺在美丽的白沙滩上享受纯净的自然。乘坐【玻璃底船】领略壮丽迷人的大堡礁奇观，把海底七彩缤纷的鱼群和色彩斑斓的珊瑚美景尽收眼底。
                 <w:br/>
-                特别提示：若由于天气原因造成大堡礁不能出海，当天自由活动，不含午餐，将退还船票费用(澳币90元/人)！
+                特别提示：若由于天气原因造成大堡礁不能出海，当天自由活动，不含午餐，将退还船票费用(澳币95元/人)！
                 <w:br/>
                 交通：专车 游艇
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：绿岛午餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1058,73 +1048,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                凯恩斯-/-布里斯本-黄金海岸（约1.5小时）	参考航班：待定
+                凯恩斯-/-布里斯本-黄金海岸（约1.5小时）	参考航班：待定或前一天晚班机
                 <w:br/>
                 早上飞往布里斯本，抵达后开始今日精彩之旅：
                 <w:br/>
-                【袋鼠角】
+                【袋鼠角-约20分钟】
                 <w:br/>
                 位于布里斯班河南岸的河套上，由于布里斯班河在这里形成一个大的“U”字形，其本身又处于一个高地上，可以俯瞰美丽的布里斯班河和对岸的建筑群。
                 <w:br/>
-                【昆士兰博物馆 (Queensland Museum) 】
-[...3 lines deleted...]
-                【南岸公园（South Bank Parklands）】
+                【南岸公园（South Bank Parklands）-约30分钟】
                 <w:br/>
                 位于澳大利亚布里斯本河畔南岸，占地16公顷，是1988年澳洲举办世博会的旧址，现经重建后被誉为澳大利亚最好的市内公园，在此可一览整个布里斯本市。在世博会以前，布里斯本河南岸曾是美军驻扎的营地，二战之后荒凉得无人问津；世博会之后，昆士兰政府将世博会旧址改造成公园，“南岸公园”因此成为布里斯本市最著名的休闲场所。
                 <w:br/>
-                【新农场公园（New Farm Park) 】
-[...3 lines deleted...]
-                【布里斯本皇后码头天空观景台】
+                【布里斯本皇后码头天空观景台-约30分钟】
                 <w:br/>
                 登上标志性的布里斯班皇后码头天空观景台，其壮丽景色令人叹为观止。新月形天空观景台位于布里斯班河上方 100 米处，可欣赏从中央商务区延伸至摩顿湾和库萨山的美景。
+                <w:br/>
+                【库姆巴巴湖保护区-约30分钟】
+                <w:br/>
+                库姆巴巴湖保护区位于黄金海岸北部，占地1200公顷，拥有盐湖、湿地、红树林与草原多重生态。区内274种野生动物自由出没：袋鼠在草地跳跃、考拉高挂桉树，24种候鸟季季往返。平坦的Koala &amp; Kangaroo Trail全程树荫，步行1小时即可与本土萌物不期而遇，
+                <w:br/>
+                安全与行为准则：
+                <w:br/>
+                1.	保持距离：与袋鼠至少 5 米，考拉至少 10 米，切勿喂食或触摸野生动物
+                <w:br/>
+                2.	无痕游览：随身携带垃圾袋，不留下任何垃圾
+                <w:br/>
+                3.	不使用无人机：保护区内禁止无人机飞行，避免惊扰野生动物
+                <w:br/>
+                4. 遵循步道：只在指定步道行走，不擅自进入湿地区域
                 <w:br/>
                 【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
                 <w:br/>
                 交通：专车，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：龙虾东星斑野味风味餐   </w:t>
             </w:r>
           </w:p>
@@ -1158,71 +1154,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黄金海岸 -布里斯本-/-悉尼	航班：待定
+                黄金海岸 -布里斯本-/-悉尼	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
-                【百万游艇】
-[...3 lines deleted...]
-                【冲浪者天堂】
+                【冲浪者天堂-约30分钟】
                 <w:br/>
                 “海王取景地”—黄金海岸的市中心，是全世界最长的沙滩海岸，有着“南半球的迈阿密”之称。笔直宽广的海岸线冲浪者天堂是冲浪者必去之地，冲浪的梦幻之所，这里有连绵的沙滩、和煦的阳光和蔚蓝的海水,日落时分在夕阳的照映下可以看到绵长的金色沙滩，这里每年都有各种世界顶级的冲浪赛事在这里举行。
                 <w:br/>
-                【塘鹅湾】
+                【水陆两栖鸭子船-约60分钟】
+                <w:br/>
+                从陆地和海上观看黄金海岸的两岸风光，这种独特的交通工具能给你带来新奇的体验，司机会带游客绕黄金海岸一圈，沿途介绍各种特色建筑、名胜景点以及名人富豪豪宅等，如范思哲六星皇宫酒店、喜来登五星酒店等。孩子们在巡航水道时有机会坐在驾驶座上当一次副舵手，感受当船长的乐趣，并获得免费的试驾证书。
+                <w:br/>
+                【塘鹅湾-约30分钟】
                 <w:br/>
                 这里是野生的塘鹅聚居地，也是很多游客慕名而来的地方。塘鹅以嘴大而闻名，是西方人眼中的“送子鸟”，黄金海岸的塘鹅湾，景色优美，环境优良，成群的野生塘鹅与居民和谐相处，随后Labrador Park （拉布拉多农贸市场）是一个集澳洲本土生活必需品和健康娱乐，医疗中心为一体的社区服务中心，包含餐饮，咖啡厅，Cole’s 超市，为拉布拉多的社区居民提供无与伦比的社区生活体验，在这里您可以自由体验本土人的超市文化，感受黄金海岸的生活气息。
                 <w:br/>
-                【黄金海岸城市艺术中心（HOTA艺术之家）】
-[...3 lines deleted...]
-                【Skypoint 77层天际瞭望台】
+                【Skypoint 77层天际瞭望台-约45分钟】
                 <w:br/>
                 位在 77 层楼的天顶瞭望台 Skypoint 藏身在澳洲最高的纯住宅 Q1 大厦内，旅客可搭乘世界最快的电梯之一，以 43 秒的速度到达位在海拔高度 230 米的观景台。 360 度环绕观景台搭配大面玻璃，让您可以欣赏到黄金海岸全景，不管是脚下的海浪、沙滩、腹地，还是眺望远处的景致，一次将所有美景尽收眼底（特别安排下午茶点：咖啡/茶+曲奇饼）。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1256,85 +1248,83 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼
+                悉尼海岸线一日游
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【邦迪海滩】
+                【悉尼动物园-约60分钟】
+                <w:br/>
+                悉尼动物园拥有超过4000种动物的园区，其中包括来自世界各地令人惊叹的濒危物种。悉尼动物园也是新南威尔士州唯一一个动物园和水族馆相结合的园区，还拥有世界最大的【爬行动物和夜行动物馆】！在我们美丽开放式的澳大利亚动物栖息地，您可看到袋鼠和小袋鼠在蜿蜒的步道上自由蹦跳，与您最喜爱的澳大利亚本土动物近距离接触。另外，园区内【水族馆】也是必打卡的景点，那里有可爱的神仙小企鹅、巨型的咸水鳄和公牛鲨，让您仿佛置身于海底世界！
+                <w:br/>
+                特别赠送：近距离与我们的呆萌可爱的考拉合影，为这次旅行留下美好的回忆呢！
+                <w:br/>
+                【悉尼大学-约30分钟】
+                <w:br/>
+                悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
+                <w:br/>
+                【悉尼渔市场-约60分钟】
+                <w:br/>
+                南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
+                <w:br/>
+                【邦迪海滩-约30分钟】
                 <w:br/>
                 澳大利亚著名的度假海滩之一，备受悉尼当地人欢迎，每年有大量的本地和国际盛事在此举行。在金色沙滩上漫步，或像当地人一样在海边晒晒太阳。海滩附近有很多时髦的冲浪商店、时尚店、露天咖啡馆、艺术画廊等，小资的漫步在这些时尚街道上也是个不错的选择。
                 <w:br/>
-                【无边泳池—外观】 
+                【无边泳池—外观-约10分钟】 
                 <w:br/>
                 无边泳池位于悉尼著名邦迪海滩，是澳洲比较适合拍照的海边泳池，全长50米的海水泳池不仅是晒日光浴的热门地点，更是邦迪海滩百年来的地标。
                 <w:br/>
-                【屈臣氏湾Watsons Bay】
-[...1 lines deleted...]
-                是悉尼著名的富人区。港湾里有序地停泊着许多游艇。一些居民的住宅直接对着海滩，充分享受着阳光和大海带来的快乐。从屈臣氏湾往里步行到南头，可远眺太平洋如画般的美景以及悉尼港美丽的旖旎风光。
+                【玫瑰湾-约30分钟】
+                <w:br/>
+                玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
                 <w:br/>
                 【悉尼港特色渡轮】
                 <w:br/>
                 乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【屈臣氏湾】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
-                <w:br/>
-[...14 lines deleted...]
-                圣玛丽大教堂（St Mary's Cathedral）位于学院街与阿尔伯特王子路的街角处，海德公园的对面，是悉尼大主教的所在地，被称为澳大利亚天主教堂之母（Mother Church of Australian Catholicism）。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1370,98 +1360,100 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【悉尼动物园】
-[...5 lines deleted...]
-                【悉尼皇家植物园】
+                【悉尼皇家植物园-约45分钟】
                 <w:br/>
                 坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
                 <w:br/>
-                【新南威尔士美术馆】
-[...1 lines deleted...]
-                美术馆建于1874年，是澳洲国内3大美术馆之一，陈列着澳洲境内优秀的艺术作品。馆内主要展出的是澳大利亚各个时期的美术作品，也有印象派大师和亚洲的美术作品。
+                【澳大利亚博物馆-约45分钟】
+                <w:br/>
+                列入文化遗产名录的澳大利亚博物馆（Australian Museum）始建于 1827 年，是澳大利亚第一家博物馆。它拥有超过 2,100 万件藏品，而且澳大利亚博物馆研究所（Australian Museum Research Institute）也位于该博物馆内，使其成为进行自然和社会科学研究以及学习历史和文化的重要场所。澳大利亚博物馆内展厅众多，其中一楼大厅的“澳大利亚博物馆的200件珍宝”最为吸引眼球，它精选了博物馆中的200件具有代表性珍贵藏品(每次轮换展出100件)进行展示，这些“镇馆之宝”五花八门，主要有古代和近代文物、动物标本、矿物、化石等，令人大开眼界，展览还结合了100位对澳大利亚作出贡献的名人故事与展品相辅相成，让观众更深入地了解这些藏品背后的历史和文化背景。
+                <w:br/>
+                【漫步悉尼港湾大桥-约30分钟】
+                <w:br/>
+                接著带您亲身经历徒步登上悉尼地标之一的悉尼港湾大桥的另类感觉，港湾大桥上八线车道外并有行人专属的走道，行走在桥面上以独特的视角欣赏悉尼港湾两岸的美景。
                 <w:br/>
                 【沉浸式的悉尼歌剧院之旅—30分钟】
                 <w:br/>
                 悉尼歌剧院不仅是公认的 20 世纪世界七大奇迹之一，也是悉尼最具有地标性的建筑。建于海港上贝壳般的建筑物，外观将近全白色，极似漂浮在空中的散开花瓣，每年约有1,600 场音乐会、歌剧、戏剧与芭蕾舞表演等在此演出，幸运的话还有机会看见优雅的芭蕾舞演员进行排练，或见识乐团试音，亲身感受歌剧院独有的无穷魅力。
                 <w:br/>
-                【特别提示：此景点为全球预定，比较紧张，届时如预定不上，则更换为悉尼塔】
-[...1 lines deleted...]
-                【悉尼环形码头最美车站】
+                【特别提示：悉尼歌院此景点为全球预定，比较紧张，届时如预定不上，则更换为悉尼塔】
+                <w:br/>
+                【悉尼塔】
+                <w:br/>
+                悉尼城市制高点，唯一可以同时将悉尼歌剧院、海港大桥、悉尼港尽收同一视野的观景平台。告别地面平视角度，250 米高空俯瞰整片悉尼港湾与市中心楼宇。白天碧海城市风光通透开阔， 远眺蓝山山脉，解锁悉尼绝佳高空视野。
+                <w:br/>
+                【悉尼环形码头最美车站-约15分钟】
                 <w:br/>
                 紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
-                【悉尼天文台山公园】
-[...1 lines deleted...]
-                天文台山是野餐、眺望海港、码头的制高点，悉尼海港景色在这里一览无遗。悉尼天文台是澳大利亚古老的天文台，悉尼天文台现在的所在地就是当年殖民时期的堡垒遗址。天文台会定期举行各种天文知识的演讲，以及晚间观象的研讨会，悉尼天文台在澳大利亚国家的科学史上具有举足轻重的地位。
+                【悉尼塔自助餐-约60分钟】
+                <w:br/>
+                悉尼塔360旋转餐厅位于标志性的悉尼塔上，您可以一边享受本地的美味佳肴，一边随着餐厅的旋转，360°的欣赏到悉尼全景。尤其是在沉静的夜晚，更能欣赏到城市灯光点缀下悉尼市的魅力。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：韩式BBQ烧烤餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：悉尼塔自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1586,65 +1578,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	团队经济舱机票费用及境外机场税、航空燃油税
-[...13 lines deleted...]
-                8. 小孩收费：
+                1.团队经济舱机票费用及境外机场税、航空燃油税
+                <w:br/>
+                2.代办本次行程ADS团队签证费用
+                <w:br/>
+                3.全程豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
+                <w:br/>
+                4.团队行程期间的空调巴士接送费用
+                <w:br/>
+                5.行程中标注包含的景点首道门票费用
+                <w:br/>
+                6.团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人，14正8早
+                <w:br/>
+                7.旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
+                <w:br/>
+                8. 全程服务费￥1000/人
+                <w:br/>
+                9. 小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1662,56 +1656,1117 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.  个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥4500/人（8晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
-[...1 lines deleted...]
-                7. 全程服务费￥1000/人（报名时交齐，大小同价）。
+                6.   其他未约定由旅行社支付的费用：单房差￥5500/人（8晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼四个项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                悉尼歌剧院入内参观：:悉尼歌剧院是悉尼市地标建筑，也是澳大利亚地标，20世纪世界最具特色建筑之一，2007年被联合国教科文组织评为世界文化遗产。
+                <w:br/>
+                登悉尼塔：饱览悉尼美景……海中有港、港中有湾、湾中有城、城中有水。世界旅游组织将悉尼评为世界最美丽的海滨城市，空气质量最洁净的大都会。在悉尼塔上，可远眺80公里之内的地方。
+                <w:br/>
+                穿越悉尼大桥：在桥上可看到别具一格的风光。从桥北看歌剧院和市区又另有一番精彩！
+                <w:br/>
+                悉尼大学：澳洲第一校。在世界范围内亦是最优秀的高校之一。为澳洲和世界人类发展事业做出了巨大贡献。悠久的历史和显赫的历史、成就为悉尼大学赢得了“南半球牛津”的美誉。
+                <w:br/>
+                小童价澳币130元【特别推荐、悉尼深度游】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼夜景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                登上悉尼铁塔，饱览世界三大夜景之一~~悉尼夜景；途径悉尼特色街(同性恋大街与红灯区)，去Star City娱乐城外围参观。驱车经过悉尼大桥，到悉尼北岸观看歌剧院夜景。	
+                <w:br/>
+                小童价澳币100元
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">百万游艇游纳瑞河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                百万游艇游纳瑞河：搭乘佰万豪华游艇畅游纳瑞河湾；品尝香槟大虾；体验喂食海鸥的乐趣；感受纳瑞河湾的美景；畅游世界第二富人湾：蓝天、碧湾、豪宅、美食！启发人生奋斗目标！体验人生价值！
+                <w:br/>
+                小童价澳币130元
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">半潜艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">半潜艇：通过1.5米深的海船底看大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步：安全、简单的装备，穿梭于珊瑚与热带鱼类之间不会游泳也不用遗憾。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">初级水肺潜水</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水：初级水肺潜水，零距离接触神密的大堡礁，探索海底花园。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小飞机：在上空盘旋看翡翠般的大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 329.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机：在大堡礁海面饱览世界上独一无二的风光，航拍大堡礁的壮丽景色，真正体验大堡礁浪漫情怀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 487.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">绿岛上直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">绿岛上直升飞机：在大堡礁海面饱览世界上独一无二的风景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 275.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球：世界上最安全的热气球，人生的美好回忆.	空中飞行30分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 495.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 165.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 245.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 585.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2078,51 +3133,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2266,50 +3321,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>