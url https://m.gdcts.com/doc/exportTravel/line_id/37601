--- v0 (2026-04-04)
+++ v1 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【明星玩家】新西兰南北岛12天飞越寻“鲜”缤纷梦幻之旅/ 奥克兰/罗托鲁亚/基督城/蒂卡波/瓦纳卡/蒂卡波/皇后镇（南航 广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【国庆】新西兰南北岛12天飞越冰川寻“鲜”之旅/ 奥克兰/罗托鲁亚/基督城/瓦纳卡/蒂卡波/库克山/皇后镇/阿卡罗阿（南航 广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCNZCZ12NS#2547</w:t>
+              <w:t xml:space="preserve">OCNZCZ12NS#2621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,51 +345,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-/-奥克兰   参考航班：CZ305/00:35-15:35
                 <w:br/>
-                奥克兰-/-广州   参考航班：CZ306/21:25-05:25+1
+                奥克兰-/-广州   参考航班：CZ306/22:25-05:25+1
                 <w:br/>
                 仅供参考，以实际出票为准
                 <w:br/>
                 可搭配全国联运服务，具体增加费用需以实际报价为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -398,86 +398,87 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
-                一站一味，一城一食，让舌尖跟着旅程尝遍各种美食；
-[...7 lines deleted...]
-                罗托鲁亚：罗托鲁亚海参花胶鲍鱼汤+鹿肉养生餐；爱歌顿牧场BBQ自助餐，享受纯正的新西兰户外烧烤餐；
+                正餐中式餐升级为八菜一汤，呵护您的中国胃； 
+                <w:br/>
+                日式铁板烧；罗托鲁亚海参花胶鲍鱼汤+鹿肉养生餐；毛利歌舞表演+酒店自助餐；
+                <w:br/>
+                爱歌顿牧场BBQ自助餐，享受纯正的新西兰户外烧烤餐；
+                <w:br/>
+                瓦纳卡酒桶烤肉餐；奥玛鲁安格斯牛扒+海鲜汤； 
                 <w:br/>
                 基督城品味“渔获海鲜大餐“--新西兰冷水红龙虾，顶级野生海鲜食材—黑金鲍，帝皇鲑三文鱼及其他海鲜；
                 <w:br/>
                 <w:br/>
+                住宿升级
+                <w:br/>
+                连住2晚皇后镇，深度探索“浪漫及冒险”之都；
+                <w:br/>
+                <w:br/>
                 体验升级
                 <w:br/>
+                【红木森林萤火虫洞】：近距离观赏一片稳定的蓝绿色地下星空；
+                <w:br/>
                 【基督城】：游览这座英国之外最具英伦风情的城市，体验新西兰惬意生活；
                 <w:br/>
-                【怀托摩萤火虫洞】：世界七大自然奇观之一，您带来惊奇而震撼的视觉享受；
-[...5 lines deleted...]
-                【大城小镇】：克伦威尔水果小镇、箭镇、白石小镇、克莱德、蒂劳镇、阿卡罗阿；
+                【库克山直升飞机】：无与伦比的 360 度全景视野，近距离感受冰川的壮美及奇特景观；
                 <w:br/>
                 【爱歌顿农庄】：体验北岛最大皇家牧场~~亲密接触可爱的牧场动物，体验新西兰牧场生活；
                 <w:br/>
-                【地热奇观】“迷你黄石公园”之称的怀奥塔普地热世界，近距离欣赏令人惊艳的硫磺七彩温泉池；
+                【大城小镇】：克伦威尔水果小镇、箭镇、格林诺奇、白石小镇、克莱德、蒂劳镇、阿卡罗阿；
+                <w:br/>
+                【地热奇观】：“迷你黄石公园”之称的怀奥塔普地热世界，近距离欣赏令人惊艳的硫磺七彩温泉池；
+                <w:br/>
+                【阿卡罗阿】：体验乘船出海现捕现捞龙虾鲍鱼海鲜，品尝最地道最新鲜的渔获，鲜味十足；
+                <w:br/>
+                【格林诺奇】：沿着有“全球十大最美公路之一”，深入瓦卡蒂普湖北端，寻访“魔戒小镇”；
+                <w:br/>
+                【皇后镇】：国际公认的世界顶级度假胜地，更被《时代》杂志列入2022年“世界上最好的地方” ；
                 <w:br/>
                 【库克山国家公园】：最著名的首选徒步路线道，眺望山谷景色，欣赏高山与冰瀑的壮观景象；
-                <w:br/>
-[...4 lines deleted...]
-                【金秋浪漫】：瓦纳卡湖、克伦威尔水果小镇、箭镇、格林诺奇，色彩缤纷绚丽，如置身于油画般；
                 <w:br/>
                 【全赏网红湖泊】：“如梦如幻”蒂卡波湖、“乳蓝色牛奶湖”普卡基湖、“如少女般：瓦纳卡湖、“纯净如新”瓦卡蒂普湖；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 南方航空：荣获中国民航飞行安全最高奖——五星奖；
                 <w:br/>
                 全程新西兰旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -679,275 +680,266 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-/-奥克兰 奥克兰-/-基督城	航班：CZ305/00:35-15:35 航班：待定或后一天早机
-[...1 lines deleted...]
-                抵达奥克兰，办理入关手续，转机前往新西兰南岛最大城市—基督城，抵达后前往酒店入住，
+                广州-/-奥克兰	参考航班：CZ305/00:35-15:35
+                <w:br/>
+                抵达奥克兰，办理入关手续，晚餐后前往酒店入住，
                 <w:br/>
                 今晚好好休息，补充体力，迎接明日精彩的新西兰之行。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：机场简餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">基督城：Pavilons Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城-奥玛鲁-但尼丁
-[...23 lines deleted...]
-                交通：专车
+                奥克兰-/-皇后镇	参考航班：待定
+                <w:br/>
+                上午飞往皇后镇，抵达后开始精彩行程：
+                <w:br/>
+                【世界最美公路之一】
+                <w:br/>
+                从皇后镇到格林诺奇车程大概40分钟左右，这段依瓦卡蒂普湖蜿蜒而前行的公路风景绝美，被评为世界十大最美公路之一。葱郁的树林映衬着蓝天、白云，平静的湖面在天空的映射下像是一幅小清新的油画。
+                <w:br/>
+                【格林诺奇小镇】
+                <w:br/>
+                格林诺奇是一个风景优美的小镇，最近的城镇为皇后镇（Queenstown）45公里， 是一处非常受欢迎的徒步旅行者的停靠点，其附近就是艾斯派林国家公园（Mount Aspiring National Park ）、峡湾国家公园（Fiordland National Park）。邻近格林诺奇小镇的达特河（Dart River）和里斯河 （Rees River）从这里流入瓦卡蒂普湖。
+                <w:br/>
+                【瓦卡蒂普湖】
+                <w:br/>
+                它是新西兰的第三大湖泊，状如闪电，湖水非常澄澈，有着“翡翠湖”的美誉。近距离地欣赏湖光山色，感受湖泊的宁静与安详，领略震人心魄的动人美景。
+                <w:br/>
+                【箭镇】
+                <w:br/>
+                这座被称为“新西兰秋色最瑰丽的小镇”因为淘金而兴盛起来，具有百多年历史，当时也吸引了大批的中国人洋过海来这疯狂淘金。小镇被色彩斑斓的枫叶和植被环绕，以及茂密的树林和湍急的河流映入眼中。街道两旁林立着各具特色的古者建筑，汇集着各色各样的商店、咖啡店、酒吧和餐馆。
+                <w:br/>
+                **凡乘坐JQ航班，机上均不提供免费餐饮服务，客人需自费购买**
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：安格斯牛扒+海鲜汤餐     晚餐：台北101小火锅   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">但尼丁：Distinction Dunedin Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：打包早餐     午餐：网红汉堡餐     晚餐：牛羊放题火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                但尼丁-瓦纳卡-皇后镇
-[...26 lines deleted...]
-                交通：专车
+                皇后镇
+                <w:br/>
+                全天自由活动（不含司导服务及用车）。
+                <w:br/>
+                您可以休整一天。皇后镇既是“蜜月天堂”也是“冒险之都”，您可选择各种适合自己的活动：喷射快艇、古老蒸汽船、骑马、跳伞等活动。为方便活动, 今日午餐自理。
+                <w:br/>
+                自费体验活动：
+                <w:br/>
+                【 Shotover沙特欧瓦河喷射快艇】
+                <w:br/>
+                在极限运动天堂——皇后镇，怎能错过Shotover Jet沙特欧瓦喷射快艇呢？Shotover Jet提供世界最刺激的喷射快艇而蜚声全球，从1970年开始营业以来已经为300万名游客带来了激情澎湃的难忘之旅。Shotover Jet获得了“世界最刺激的喷射快艇”大奖，也是在风景优美的沙特欧瓦河谷唯一得到运营许可的公司！带你高速穿过Shotover河的各个急流转弯，紧贴着岩石壁做各种特技表演，在85公里的高速状态下做出360度转圈，伴随着无数的水晶般透彻的白水珠模糊你的视线，绝对不会想到你所乘坐的快艇是在只有10厘米浅的清澈河水中穿梭。绝对让你肾上腺素飙升！
+                <w:br/>
+                【米福峡湾之旅】 
+                <w:br/>
+                “世界第八奇观”、新西兰最美丽的峡湾——米福尔峡湾，欣赏由亿万年冰河在解冻期奔向大海行程的壮观景色，陡峭山势令人赞叹，举目皆是瀑布，森林，高山湖泊，雪峰。隐藏 在雨林中壮美的萨瑟兰大瀑布汹涌的流水从陡峭的峡谷里奔腾而下，后面南阿尔卑斯山的雪峰在阳光下闪闪发光。这里还有可爱的众多的南极生物，如企鹅，海豚和海狮。
+                <w:br/>
+                【跳伞】
+                <w:br/>
+                被誉为“世界冒险之都”的皇后镇（Queenstown）是新西兰双人高空跳伞的发源地，同时也是完成跳伞梦想的完美之地！伞降区正位于著名的卓越山脉（Remarkables）的山脚处，周围由牧羊农场包围，风光旖旎。体验可分别从4500米、3600米、2700米高空跳伞。
+                <w:br/>
+                （注：此活动为刺激体验活动，请根据自身身体的慎重考虑）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒桶烤肉拼盘     晚餐：牛羊放题火锅   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -958,192 +950,198 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                皇后镇 全天自由活动
-[...19 lines deleted...]
-                （注：此活动为刺激体验活动，请根据自身身体的慎重考虑）。
+                皇后镇 – 瓦纳卡（约1小时）-但尼丁（约2.5小时）
+                <w:br/>
+                早餐后开始精彩行程：
+                <w:br/>
+                【克伦威尔水果小镇】
+                <w:br/>
+                小镇被南阿尔卑斯山脉等环绕，干燥及炎热寒冷的两极天气，使这里自然成了出产樱桃、水蜜桃、杏桃等水果的重镇，也因此获有水果小镇的美称，而小镇地标也如封面照片一般，完美诠释了 Cromwell 最引以为傲的特色。
+                <w:br/>
+                【瓦纳卡湖】
+                <w:br/>
+                前往南岛著名度假胜地瓦纳卡是南岛的一颗璀璨的明珠，纯净美丽的瓦纳卡湖，在每天的不同时段都会呈现出不同的美丽景色，晶莹剔透的湖水倒映出艾斯伯林山，你将沉浸在这个世外桃源般的隐秘天堂中。漫步在湖边的小径上，寻找那棵孤树，便成为一种独特的乐趣。当你终于找到它时，你会发现它距离海滩的沙滩通道仅一箭之遥，成为了一个理想的野餐和观赏日落或日出的地方。
+                <w:br/>
+                【克莱德】
+                <w:br/>
+                克莱德小镇是一个风景秀丽、历史悠久、咖啡馆生活文化盛行的观光胜地。曾在19世纪末，吸引了大量的淘金者来此追寻梦想。许多跨世纪的古老的建筑保存至今，石块建成村舍、石屋旅店、邮局和许多市政建筑都保存了下来。这里夏季气候炎热干燥，春季温和宜人，秋季风清气爽，季节分明，赋予大自然斑斓的色彩。我们将打卡【克莱德大桥】，在克莱德古老的小镇品尝亚洲餐食，小镇是冯小刚电影《如果芸知道》中重要的取景地之一，虽然只有一条主街但小镇保存完好的当年建筑犹如让人看到了100年前这里发生的故事，让我们一起来体验下从艺术家角度发现的爱情故事。
+                <w:br/>
+                【但尼丁火车站】
+                <w:br/>
+                被誉为全球十大最美火车站之一，也是世界200个必看景点其中一个。火车站为建筑师乔治•楚普（George A. Troup）赢得了“姜饼乔治”的绰号，按照佛兰德文艺复兴的风格设计了但尼丁火车站，广阔的马赛克镶嵌瓷砖地和娇艳的彩色玻璃窗，一经设计好就成为整座城市的地标，火车站是使用科孔加玄武岩（Kokonga）建造的，然后以奥玛鲁石灰岩为装饰面，加上多种形状、纹理和质材。
+                <w:br/>
+                【鲍德温街】
+                <w:br/>
+                但尼丁这座城市其实是位于古老的火山遗迹之上，因而起伏不平，也造就了一条世界上最陡峭的街道，鲍德温街（Baldwin Street），也是来但尼丁旅游必打卡的景点之一，鲍德温街是吉尼斯世界纪录的世界最陡街道，全长仅仅350米，最陡处的坡度约1:2.86(19°或35%)，即每走2.86米，高度就提升1米。街道下缓上陡，最高处的地面铺的是混凝土而非沥青，因为沥青在阳光底下会融化且顺着坡度流下来。
+                <w:br/>
+                【奥塔哥大学】
+                <w:br/>
+                美丽的苏格兰风情建筑，被英国泰晤士报评为全球最美的10个校园之一!另外，这还是新西兰历史最悠久的大学，成立于1869年，也是新西兰最好的大学，有全新西兰第一所医学院!
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：酒桶烤肉餐     晚餐：台北101小火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">但尼丁：Distinction Dunedin Hotel或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                皇后镇 - 库克山国家公园（3小时）- 蒂卡波 (1小时)
+                但尼丁 -奥玛鲁（约1小时）- 库克山 (约2小时)
                 <w:br/>
                 早餐后开始精彩行程：
                 <w:br/>
-                【普卡基湖—玻璃屋】
-[...1 lines deleted...]
-                是一个网红打卡点，玻璃屋外观简约现代，在阳光照耀下十分亮眼。其拥有大面积的玻璃墙体，从屋内可以直接欣赏到普卡基湖的全景以及远处连绵的雪山，湖光山色美不胜收。
+                【摩拉基大圆石】
+                <w:br/>
+                幽静恬淡的新西兰南岛，在东海岸有个叫摩拉基（Moeraki）的地方，每当海水退潮时，就会看见有50多个巨大的圆石头露出海面，说他们是石头，不如说它们是巨型石蛋更为贴切。它的形状之圆，内结构之神奇，使每一位见到这些石头的人都不得不从心底感叹。
+                <w:br/>
+                【白石小镇】
+                <w:br/>
+                奥马鲁的白石城镇风光中有一些保护完善的新西兰历史建筑。在十九世纪晚期，奥马鲁因淘金、采 石和木料加工而繁荣一时。有些财富被用于建造精美的石灰岩建筑。白石小镇不仅仅是了解奥玛鲁历史人文的窗口，你还可以在奥玛鲁拍照留念，记录美好回忆的场所。
                 <w:br/>
                 【普卡基湖（Lake Pukaki）】
                 <w:br/>
                 它是库克山冰川汇聚形成的最大的湖泊，奶绿色的湖面让Pukaki获得“牛奶湖”的美誉。除此之外，Lake Pukaki是远观巍峨库克山最佳的地点，摄人心魄的绿松石色湖面，崎岖嶙峋的山地地貌，构成一曲绝美的山与湖之歌 。
                 <w:br/>
                 【库克山20分钟直升飞机】
                 <w:br/>
                 欣赏雄伟的本奥豪山脉。享受直升机飞行的快感，欣赏令人难以置信的高山景色并进行高山降落。穿过崎岖的高山景观，你可以看到在几个世纪前由冰川雕刻而成的山脉、冰川和山谷。
                 <w:br/>
                 【库克山国家公园】
                 <w:br/>
                 库克山是新西兰最高的山峰，也是《魔戒/指环王》中甘道夫大战炎魔的地方。这里终年积雪，是大洋洲最高的山峰，有“新西兰屋脊”之称。磅礴的气势，内敛的秀美，独特的冰川体验，特殊季节里大雪山和鲁冰花的反差萌，这些景色给人们的惊奇是其他地方所无法比拟的。 
                 <w:br/>
                 【塔斯曼步道健行体验】，感受南半球最纯净的空气，在高处更可远眺终年积雪的库克山。
                 <w:br/>
-                 【蒂卡波湖】
-[...4 lines deleted...]
-                <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：三文鱼特色餐     晚餐：自助餐/酒店晚餐餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：安格斯牛扒+海鲜汤     晚餐：自助餐/酒店晚餐餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">蒂卡波或特泽维尔或奥玛拉玛：Distinction Mackenzie Country Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1154,84 +1152,106 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蒂卡波 – 阿卡罗阿（约4小时） – 基督城（约1.5小时）
-[...11 lines deleted...]
-                （温馨提示：当天请携带保暖衣物，如有晕船症的客人请自备晕船药，并提前服用）。
+                蒂卡波 – 基督城 (约3.5小时)
+                <w:br/>
+                早餐后开始精彩行程：
+                <w:br/>
+                 【蒂卡波湖】
+                <w:br/>
+                这里的湖水呈现碧绿色，湖对岸是雄伟的南阿尔卑斯山，蒂卡普位于新西兰南岛南阿尔卑斯山东麓，是著名的旅游胜地，小镇的蒂卡普湖是大洋洲最大的淡水湖，出产优质的鲑鱼，是垂钓和水上运动的好地方。每年从秋天开始，白雪皑皑的山麓就吸引世界上众多滑雪爱好者。
+                <w:br/>
+                湖边矗立着【牧羊人教堂】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
+                <w:br/>
+                参观基督城市中心全新【纸教堂】，这个临时性的教堂依靠纸板支撑，却能屹立50年。
+                <w:br/>
+                【海格利公园】
+                <w:br/>
+                前往基督城最大的公园，无论四季海格利公园都有独特的风景，春暖花开，颜色鲜亮的花朵，点缀在生长的树叶间，错落有致；夏日阳光透过高耸的枝叶，洒落在大片绿意盎然的草坪上，嬉笑的孩童，悠然散步的老人，呢喃低语的情侣；黄、绿、红，三色的树叶，随着秋日渐冷，片片飘落在地，靠在树边的长椅上，听听鸟鸣，看看叶落，手中是温热的咖啡，膝上是翻开的书页；冬天的雪，是珍贵的馈赠，白雪皑皑，一片静谧。
+                <w:br/>
+                【蒙娜维尔花园Mona Vale】
+                <w:br/>
+                属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界。
+                <w:br/>
+                【时令特色~春日赏樱】：每年9月-10月初是新西兰樱花的花季，樱花在基督城海格利公园主干道两端次第绽放，精致绚美（特别说明：由于樱花开花易受天气影响，以上花期仅供参考，具体以当地实际观赏效果为准）。
+                <w:br/>
+                【基督城艺术中心】
+                <w:br/>
+                基督城艺术中心（Te Matatiki Toi Ora The Arts Centre）是基督城核心文化地标，也是新西兰典型的哥特复兴式建筑，前身为坎特伯雷大学旧址，由22座哥特复兴式建筑组成，21 座被列为新西兰一级历史建筑。
+                <w:br/>
+                拍照推荐位：
+                <w:br/>
+                1、哥特式回廊（南北 Quad 连廊）：回廊中段，利用拱门做框景，人物走侧面或回头；
+                <w:br/>
+                2、悬浮雕塑《Echo》：庭院中心草坪，低角度仰拍，搭配蓝天与建筑尖顶；
+                <w:br/>
+                3、南四合院 South Quad｜水镜倒影：水池边，低角度贴近水面，建筑与倒影对称；
+                <w:br/>
+                穿搭建议：浅色系（白 / 米 / 浅蓝）或复古深色（墨绿 / 酒红），与哥特石墙对比出片。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：泰式风味餐     晚餐：渔获海鲜大餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">基督城：Pavilion hotel或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1242,96 +1262,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城-/-奥克兰	航班：待定或后一天早机
-[...23 lines deleted...]
-                **凡乘坐VA或JQ航班，机上均不提供免费餐饮服务，客人需自费购买**
+                基督城 – 阿卡罗阿 – 基督城-/-奥克兰	航班：待定（或后天一早班机）
+                <w:br/>
+                早上前往”法式风情”--阿卡罗阿，开始精彩行程：
+                <w:br/>
+                感受浪漫之都法式风情的阿卡罗阿的宁静，坐落在美丽的海港之滨，港口位于一个历经岁月侵蚀的巨型死火山的火山口内，是一座拥有法式建筑以及文化的浪漫小镇，就算你什么都不做，仅仅是坐在港口边的咖啡馆喝一杯发发呆，也是非常惬意的选择！
+                <w:br/>
+                博物馆位于旅游服务中心斜对面，主要介绍阿卡罗阿与班克斯半岛的历史，馆内展出原住民毛利人所遗留的文物、19世纪前期捕鲸的景象以及法国人到此殖民拓荒的历史资料等。此外，可参观园区内1840年建造的兰格瓦•耶特贝诺宅邸。
+                <w:br/>
+                【尊享定制—毛利寻“鲜”之旅】
+                <w:br/>
+                阿卡罗阿游轮码头出发，登上blackmagic号游艇，那是一艘十七米长的双体船，沿着平静的海湾向外出发，船上提供毛利神茶，在毛利眼中能治百病抗风浪，海面平静风景优美，接着就是主题一打捞龙虾笼，因为长年生活于清洁低温的水中，肉质饱满鲜美是不可多得的品种，因为捉的人相对少这里龙虾个大，靠近无人海滩岸边更有毛利水手潜水尝试捉鲍鱼，新西兰黑金鲍，还有机会看到海狗。后带着丰富的渔获返航。行程结束后前往餐厅，在餐厅里将当天渔获的食材来一顿豪横的龙虾大餐。
+                <w:br/>
+                （温馨提示：当天请携带保暖衣物，如有晕船症的客人请自备晕船药，并提前服用）。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：泰式风味餐     晚餐：渔获海鲜大餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1348,61 +1356,63 @@
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奥克兰 –– 罗托鲁亚（约3.5小时）
                 <w:br/>
                 早餐后前往”地热之城”-罗托鲁亚，开始今日精彩之旅：
                 <w:br/>
                 罗托鲁亚坐落在火山多发区，全市遍布热泉，市郊被森林环绕，有16个湖泊在罗托鲁亚附近；罗托鲁亚以地热温泉、泥浆池、毛利文化而吸引众多游客。是北岛不可错过的一个旅游目的地。今天将带各位领略这“毛利之乡”的风土人情。
                 <w:br/>
-                【怀托摩萤火虫洞】
-[...3 lines deleted...]
-                洞内神奇的会发光的萤火虫，是一种新西兰特有的双翅目昆虫的幼虫。它们依靠自身发出的醒目荧光诱惑猎物，利用垂丝的粘液将其捕食。
+                【蓝泉（Blue Spring）】
+                <w:br/>
+                蓝泉是世界上最纯净的水源地。澄澈湛蓝的泉水从地层深处经过50至100年才能涌出地表。其流量每分钟42立方米，相当于每分钟9240加仑，可在12分钟内填满一个长25米、拥有6个泳道的游泳池！这里的泉水需50至100年才能到达地表，现在已有部分泉水被灌装并冠以Pump’品牌进行销售。蓝绿是蓝泉主色调，草树斑斓、流清澈底，水中萍藻的深褐映衬出晶晶的一抹湖蓝，随着时间还有变幻。
                 <w:br/>
                 新西兰最缤纷多彩的地热景点【怀欧塔普地热公园】——这里由于地热活动而形成了独特的地貌，细细品味这些经过千万年才形成的奇观，园内有全球知名的香槟池（Champagne Pool）——天然的彩色温泉、气泡翻滚的泥浆池、蒸汽腾腾的地面、广阔的全景风光、巨大的火山口以及矿物沉淀的五彩台地，也是明星刘诗诗和吴奇隆拍摄婚纱照的地方。
                 <w:br/>
-                【政府花园】
-[...1 lines deleted...]
-                在园里面的各种漂亮花蕊与植物，连同古朴的建筑构成一副英国乡村风情的油画。
+                【天然氧吧—红木森林公园】
+                <w:br/>
+                红树林被称为天然氧吧，这里有着最纯净的空气，新西兰人喜爱在这里休闲和运动。走进树林，树木高耸，遮天蔽日，地上落叶松软。清晨去逛一逛，空气中饱和的负离子让人的皮肤都润滑起来。红树林里面的树非常的粗壮 茂密，最引人注目的是七姐妹，一颗根上长了七个树干。各自开枝散叶。在红木森林中最引人注目的植物之一就是蕨类植物，尤其是蕨类当中的银蕨(The Ponga) 。在红木森林的一些较短的步道中，你可能会看到苍头燕雀、乌鸫、灰胸绣眼鸟。当中好奇又友好的扇尾鹟可能会跟随着你一起散步。
+                <w:br/>
+                【红木森林萤火虫洞】                                                                              
+                <w:br/>
+                洞穴全长约75米，内部温度控制在15至18摄氏度，完美模拟自然洞穴的环境，让游客在舒适中探索神秘光影。走进洞穴的第一步，仿佛踏入了一个微型的地下森林。洞壁上覆盖着逼真的岩石纹理，仿佛每一块石头都有自己的故事；沿着钢桥前行会看到水池上方映照出的倒影，和洞顶闪烁的萤火虫光芒交织成一幅奇妙画卷。萤火虫密密麻麻地在穹顶中飞舞，如同无数小小星辰在夜空中闪烁。在洞穴的中心区域，30平方米的穹顶里生活着自给自足的萤火虫群。它们的生命周期，从幼虫、蛹到成虫，每一个阶段都在自然条件下呈现。游客不仅能看到光亮，还能听到蝉鸣般的轻微声响，仿佛整个洞穴都在呼吸，这里是少数能让游客在萤火虫整个生命周期各阶段近距离观察的地方。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1438,84 +1448,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 罗托鲁亚 – 奥克兰（3.5h）
                 <w:br/>
                 早餐后开始今日精彩行程：
                 <w:br/>
-                【罗托鲁瓦湖】
-[...3 lines deleted...]
-                【天然氧吧—红木森林公园】红树林被称为天然氧吧，这里有着最纯净的空气，新西兰人喜爱在这里休闲和运动。走进树林，树木高耸，遮天蔽日，地上落叶松软。清晨去逛一逛，空气中饱和的负离子让人的皮肤都润滑起来。红树林里面的树非常的粗壮 茂密，最引人注目的是七姐妹，一颗根上长了七个树干。各自开枝散叶。在红木森林中最引人注目的植物之一就是蕨类植物，尤其是蕨类当中的银蕨(The Ponga) 。在红木森林的一些较短的步道中，你可能会看到苍头燕雀、乌鸫、灰胸绣眼鸟。当中好奇又友好的扇尾鹟可能会跟随着你一起散步。
+                【政府花园】
+                <w:br/>
+                在园里面的各种漂亮花蕊与植物，连同古朴的建筑构成一副英国乡村风情的油画。
                 <w:br/>
                 【爱歌顿农庄】
                 <w:br/>
                 爱歌顿农庄面积为350英亩 (即135公顷)，是新西兰面积超大的观光牧场。在这您将有机会见到19种不同品种的羊，小绵羊被主人抓住后蜷成一团，呆若木鸡的样子绝对会把你逗乐。乘坐特制的大型拖拉机，欣赏满目的农场风光，亲手喂梅花鹿、乳牛、驼鸟、驼羊……亲身体验真正的牧场生活，参与内容丰富的户外活动，后继续参观牧场的羊毛展示中心了解一下这些可爱的动物们的毛剪下来之后当地人是做成什么的。
                 <w:br/>
                 【蒂劳镇(Tirau)】
                 <w:br/>
                 因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：BBQ自助餐     晚餐：花胶鱼肚羹+海鲜黑金鲍养生餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：BBQ自助餐     晚餐：毛利歌舞+自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1526,67 +1534,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰 –/- 广州	航班：CZ306/21:25-05:25+1
+                奥克兰 –/- 广州	航班：CZ306/22:25-05:25+1
                 <w:br/>
                 早餐开始今日精彩之旅：
                 <w:br/>
                 奥克兰是新西兰的一个都会区，，为新西兰人囗最多的城市，也是北岛最大的城市。奥克兰被称为“帆之都”，同时也是新西兰工业和商业中心。现今的奥克兰仍然为新西兰最发达的地区之一，同时也是南太平洋的枢纽。在2021年的世界最佳居住城市评选中，奥克兰排名全球榜首。
                 <w:br/>
                 【德文港（Devonport）】
                 <w:br/>
                 德文港有着许多维多利亚式的19世纪建筑，比起现代化的都市，小镇风光幽静许多。这里步调相当慢，街道上整个悠悠哉哉，有许多的餐厅、艺廊、小店等等，氛围惬意舒服，可以望向奥克兰CBD市区，天空塔清晰可见，隔着港湾拍起来非常漂亮，还可以看到超完整的 Rangitoto 火山，整座火山从海中凸出来，视野超棒!
                 <w:br/>
+                【奥克兰海港大桥】
+                <w:br/>
+                奥克兰海港大桥是奥克兰极富代表性的一处景致。大桥连接奥克兰最繁忙的港口两岸，全长1020米。海港大桥与停泊在奥克兰艇俱乐部的万柱桅杆，组成了一幅壮观美丽的图画。
+                <w:br/>
                 【工党纪念碑】 
                 <w:br/>
                 工党纪念碑坐落于迈克尔•乔瑟夫公园，迈克尔•乔瑟夫公园是一个修剪得非常整齐的公园。这个公园是为纪念新西兰第23任首相，也是工党一任领袖迈克尔•乔瑟夫•萨文奇而建的。
-                <w:br/>
-[...2 lines deleted...]
-                一树山(One Tree Hill)，位于市北的肯威尔公园（Cornwall Park），占地120公顷，高183公尺，因山顶只有一棵松树而得名。山下有绿荫荫的草地，成群的绵羊，是体验奥克兰乡村风情的好地方。
                 <w:br/>
                 【中央公园】
                 <w:br/>
                 奥克兰中央公园是奥克兰最古老的公园，坐落在新西兰的奥克兰市中心，位于皇后街南方，以巨大的草坪、露天剧场、温室花园，精美的雕塑和博物馆而闻名。奥克兰是一个令人放松的城市，可以在这里走来走去、发发呆、养养神。带着小朋友来参观博物馆，来这里散步、逗逗鸭子，观赏各种花卉，站在博物馆门前欣赏远处风景、或者躺在草坪欣赏蓝天白云，其乐无穷。
                 <w:br/>
                 【帆船码头】 
                 <w:br/>
                 奥克兰帆船码头位于奥克兰市中心海岸，是著名的旅游景点之一。港口内万柱桅杆挺立，各式各样的帆船整齐比排列着，风景独别有一方新意。
                 <w:br/>
                 【伊甸山】
                 <w:br/>
                 位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
                 <w:br/>
                 交通：飞机，专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1752,57 +1760,59 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程经济或豪华星酒店双人标准间住宿，新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
-                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐30纽币/餐/人，14正9早
+                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐30纽币/餐/人，16正9早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8.     小孩收费：
-[...1 lines deleted...]
-                2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
+                8.    全程服务费￥1200/人（大小同价）。 
+                <w:br/>
+                9.     小孩收费：
+                <w:br/>
+                2-11周岁的小孩收费。含新西兰团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1810,64 +1820,991 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.  个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
-                2.   行程表以外活动项目所需的费用，【推荐自费项目表】作为行程附件请另外下载； 
+                2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥5600/人（9晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅。
-[...3 lines deleted...]
-                特别备注：A：持ADS签证，旅途中不可离团；
+                6.   其他未约定由旅行社支付的费用：单房差￥6000/人（9晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
+                <w:br/>
+                特别备注：
+                <w:br/>
+                A：持ADS签证，旅途中不可离团；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米福峡湾之旅：【旅游巴士+游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“世界第八奇观”、新西兰最美丽的峡湾--米福尔峡湾，欣赏由亿万年冰河在解冻期奔向大海行程的壮观景色，陡峭山势令人赞叹，举目皆是瀑布，森林，高山湖泊，雪峰。隐藏在雨林中壮美的萨瑟兰大瀑布汹涌的流水从陡峭的峡谷里奔腾而下，后面南阿尔卑斯山的雪峰在阳光下闪闪发光。这里还有可爱的众多的南极生物，如企鹅，海豚和海狮。	一整天</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 334.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米佛尔峡湾游船+固定翼飞机往返皇后镇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                若您既想从高空上一览山脉的延绵起伏，又想在海面上感受被丛山峻岭包围的震撼感。那么这个趟奇妙旅程，您一定不要错过!
+                <w:br/>
+                从皇后镇起飞，将带您穿越南阿尔卑斯山脉，进入峡湾国家公园，探索神秘的西海岸。原始气息的森林，雄山峻岭、冰川还有湖泊，将一一呈现在您的眼前。随后，将乘坐游船穿越米佛尔峡湾，气势磅礴的瀑布和陡峭险峻的山势，这些都将触动您的内心深处，感受到人类对大自然的一种本能的敬畏。您可以在船上与同伴一起观赏美景。如果运气好的话，您还会遇到一些“当地原住民”-毛皮海豹，海豚和罕见的峡湾凤冠企鹅!回程皇后镇坐固定翼飞机节省时间！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 749.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米佛尔峡湾游船+直升机往返</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">英国作家路德亚德把这里称作“世界第八大奇迹”。是新西兰最大的国家公园，也是世界最大的公园之一。从蒂阿瑙湖开始向南岛西海岸出发直到游船码头，这一路的景观一直是作家、艺术家试图用语言描绘的对象。（含一次直升机降落观景）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 1,595.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库克山直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 655.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OXBOW冒险公园：竞速漂移快艇➕极限越野漂移车➕飞碟射击</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                冒险者天堂--Oxbow冒险公园,位于被山脉，绝壁，酒庄及酿酒场包围着的吉布森山谷地区。
+                <w:br/>
+                a竞速漂移快艇
+                <w:br/>
+                真实感受在水上飞驰的快感!
+                <w:br/>
+                乘坐这个专门度身订造的4座竞速漂移快艇，这也是世
+                <w:br/>
+                界唯一的4座竞速漂移快艇，在尖叫时享受其带来的快感!
+                <w:br/>
+                b极限越野漂移车
+                <w:br/>
+                在新西兰找最好的越野体验，非极限越野漂移车莫属了!越野车经过独特专有的设计，能去任何地方，这也是皇后镇独一无二的体验。
+                <w:br/>
+                c飞碟射击
+                <w:br/>
+                在新西兰最壮丽的景观下来一场健康的飞碟射击比赛。
+                <w:br/>
+                在我们经验丰富的教练一对一指导下，确保飞碟射击能成功发射。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 409.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">南部冰川之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：直升飞机观光之旅Southern Glacier Experience（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 720.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇： 格林诺奇魔界小镇湿地徒步之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇： 格林诺奇魔界小镇湿地徒步之旅。10人成行，大小同价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇跳伞12000英尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇被誉为【世界冒险之都】，作为纽西兰双人高空跳伞的发源地，这里也是极限运动爱好者体验跳伞的热门地点之一。享受翱翔天际的刺激感同时，俯瞰壮观的卓越山脉与瓦卡蒂普湖，这样的景致不论是第一次体验跳伞的新手还是经验丰富的老手都将为之着迷！跃出机舱门，以每小时200公里的终极数度感受25~60秒的自由落体。全称由经验丰富的教练带领你遨游天际，保证你玩得尽兴又安心！</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 430.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇跳伞15000英尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇被誉为【世界冒险之都】，作为纽西兰双人高空跳伞的发源地，这里也是极限运动爱好者体验跳伞的热门地点之一。享受翱翔天际的刺激感同时，俯瞰壮观的卓越山脉与瓦卡蒂普湖，这样的景致不论是第一次体验跳伞的新手还是经验丰富的老手都将为之着迷！跃出机舱门，以每小时200公里的终极数度感受25~60秒的自由落体。全称由经验丰富的教练带领你遨游天际，保证你玩得尽兴又安心！</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 535.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夏特欧瓦峡谷喷射快艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沙特欧瓦河坐落在新西兰南岛皇后镇,两旁是风景壮丽而狭窄的沙特欧瓦河峡谷。河水水流湍急,贯穿整个狭窄险峻的峡谷，其独特的地理因素再加上周边美景,使喷气快艇成为这一带十分盛行的游玩项目。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 169.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">波利尼西亚温泉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界十大温泉之一波里尼西亚温泉，有美丽的湖边风光，优质的硫磺温泉水对皮肤非常有益。（温泉含普通池门票及接送安排）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1893,63 +2830,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...11 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州新星国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2232,51 +3157,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2420,50 +3345,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>