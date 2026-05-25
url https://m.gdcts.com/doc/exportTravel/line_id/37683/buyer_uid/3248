--- v0 (2025-12-16)
+++ v1 (2026-05-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】格鲁吉亚9天深度游|纯玩|第比利斯|西格纳吉|姆茨赫塔|库塔依西|巴统|卡兹别克|（乌鲁木齐CZ）行程单</w:t>
+        <w:t xml:space="preserve">格鲁吉亚9天环线游|纯玩|第比利斯|西格纳吉|姆茨赫塔|库塔依西|巴统|卡兹别克|（乌鲁木齐CZ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,103 +396,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【2026年春节游·马蹄声声踏富路，策马扬鞭万事顺】
-[...51 lines deleted...]
-                【品质保障】优秀专业领队，当地中文导游，无购物，尽享纯玩
+                优质航空：中国南方航空乌鲁木齐起止，可全国联运
+                <w:br/>
+                酒店住宿：全程五星级/特色酒店住宿；特别升级第比利斯华凌帕佛伦斯酒店或同级，品质保证！
+                <w:br/>
+                行程特色：大环线深度游格鲁吉亚，不留遗憾！
+                <w:br/>
+                格鲁吉亚-多元文化，拥高山、望教堂、览城堡、在小镇、在古城自由漫步.....
+                <w:br/>
+                探索葡萄酒文化之旅：
+                <w:br/>
+                世界上最古老的葡萄酒生产国之一，超8000年酿酒历史
+                <w:br/>
+                三大世界遗产：
+                <w:br/>
+                姆茨赫塔古城（1994年）：格鲁吉亚古代首都，拥有多处重要宗教建筑，代表格鲁吉亚基督教艺术巅峰
+                <w:br/>
+                巴格拉特大教堂（1994年），格鲁吉亚中世纪建筑的杰作
+                <w:br/>
+                乌普利斯齐赫遗址（2007年暂定名单）：古代岩窟城遗址，卡特里王室在青铜时代建造‌
+                <w:br/>
+                人文之旅
+                <w:br/>
+                探访斯大林故乡、格鲁吉亚编年史纪念碑
+                <w:br/>
+                休闲之旅
+                <w:br/>
+                黑海明珠-巴统、库塔依西
+                <w:br/>
+                爱情小镇-西格纳吉
+                <w:br/>
+                欧洲风情-第比利斯
+                <w:br/>
+                异域美食
+                <w:br/>
+                当地特色餐+中式餐（8菜1汤）+品酒
+                <w:br/>
+                品尝格鲁吉亚国民美食“亨卡利”——水煮包子
+                <w:br/>
+                西格纳吉悬崖餐厅午餐+酒庄品酒
+                <w:br/>
+                格鲁吉亚足尖舞表演+特色烤肉晚餐
+                <w:br/>
+                贴心体验
+                <w:br/>
+                空车缆车俯瞰第比利斯+四驱车游卡兹别克山+黑海出海
+                <w:br/>
+                增游迪德戈里战役纪念碑——圣剑山，权游拍摄地
+                <w:br/>
+                船游黑海，欣赏巴统城市全景
+                <w:br/>
+                品质保障
+                <w:br/>
+                优秀专业领队，当地中文导游，无购物，尽享纯玩
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -609,51 +609,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全国-乌鲁木齐-第比利斯
+                全国（飞机）乌鲁木齐（飞机）第比利斯
                 <w:br/>
                 全国（飞机）乌鲁木齐（飞机）第比利斯
                 <w:br/>
                 联运航班：待定
                 <w:br/>
                 参考航班：乌鲁木齐-第比利斯CZ6039  1950-2120 
                 <w:br/>
                 <w:br/>
                 全国各地搭乘航班飞往乌鲁木齐，搭乘南方航空航班飞往格鲁吉亚首都-第比利斯。抵达后入住酒店休息。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -694,62 +694,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第比利斯--西格纳吉--第比利斯
-[...10 lines deleted...]
-                后乘车前往东部参观Bodbe Monastry修道院，它创建于5世纪，是东正教的创始人圣尼诺的传道的地方。
+                第比利斯-西格纳吉-第比利斯
+                <w:br/>
+                第比利斯-（约110KM，约2小时）-西格纳吉-（约100KM，约2小时)-第比利斯
+                <w:br/>
+                <w:br/>
+                酒店内早餐后，乘车前往格鲁吉亚著名的葡萄酒产区--卡赫基。参观500年历史的葡萄酒庄（含品酒，游览时间约60分钟），感受格鲁吉亚世界葡萄酒反原地--8000年的葡萄酒文化历史，格鲁吉亚葡萄酒是法国人的最爱-有句话是这样说的--法国人喝格鲁吉亚葡萄酒，中国人喝法国酒，参观格鲁吉亚最古老的葡萄酒庄，品尝葡萄酒，还可以看到茶茶酒-（俄罗斯-沃得噶）的制作即可以现场品尝，
+                <w:br/>
+                中午特别安排在悬崖餐厅享用午餐。
+                <w:br/>
+                <w:br/>
+                前往爱情小镇-西格纳吉。西格纳吉海拔790米，依山而建，城墙环绕。
+                <w:br/>
+                <w:br/>
+                前往西格纳吉城墙，登上老城墙（游览时间约20分钟），18世纪时，格鲁吉亚最后的一位国王Erekle为了保护当地人免受劫掠，也为了吸引亚美尼亚商人前来经商，下令兴建此城，有一圈城墙作为防御工事，城墙总长度超过4.5公里，一共有23座塔楼。从高处望能看到远处的景色，十分壮观。
+                <w:br/>
+                <w:br/>
+                后乘车前往东部参观Bodbe Monastry修道院（游览时间约20分钟），它创建于5世纪，是东正教的创始人圣尼诺的传道的地方。
                 <w:br/>
                 <w:br/>
                 享用晚餐，入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：西格纳吉悬崖餐厅午餐     晚餐：当地晚餐   </w:t>
             </w:r>
@@ -784,260 +789,254 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第比利斯-卡兹别克
-[...16 lines deleted...]
-                下午在卡兹别克雪山山脚小镇自由活动，您可以找一处惬意悠闲的咖啡馆\餐厅静静欣赏雪山美景。入住酒店，享用晚餐。
+                第比利斯-卡兹别克 -古道里
+                <w:br/>
+                第比利斯-卡兹别克（160KM 约2.5小时）-古道里 （38KM 约50分钟）
+                <w:br/>
+                <w:br/>
+                酒店早餐后驱车前往卡兹别克，中途在Aragvi River 水坝（游览时间约10分钟）留影，接着参观《孤独星球》封面之地-安南努利城堡(Ananuri)（游览时间约30分钟），城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞，此城堡由当时的乔治亚领主建于16世紀，目前依旧保持得相当完整。
+                <w:br/>
+                <w:br/>
+                沿着【军事大道】北上，这条公路是连接格鲁吉亚和俄罗斯以及大高加索山脉山地省份的主要运输干道，全长212公里，最初是1801年沙皇亚历山大一世下令为了便于军队在格鲁吉亚和俄罗斯两国之间同行而修建的公路，沿途风景宜人，吸引了众多世界著名的诗人作家来到这里寻找灵感。
+                <w:br/>
+                <w:br/>
+                午餐特别安排格鲁吉亚国民美食“亨卡利”——水煮包子。
+                <w:br/>
+                <w:br/>
+                经过苏格友谊纪念墙（游览时间约10分钟），色彩斑斓友谊墙在雪上的对比下显得格外显眼，是每个游客的必经打卡处。
+                <w:br/>
+                <w:br/>
+                乘坐四驱车登上卡兹别克观景台，之后前往圣三一教堂处游览（如遇关门则改为外观）。这是一座当地最著名的圣三一体教堂（入内，游览时间约30分钟），教堂所在之处，是俯瞰卡兹别吉全景地方，整个村子都在自己脚下，教堂的对面就是著名的卡兹别克峰，这里拥有如油画一般的景色，被誉为是上帝的后花园，它是格鲁吉亚境内大高加索山脉最高峰之一，海拔5033米，翻过这座山就是俄罗斯的北高加索地区。
+                <w:br/>
+                <w:br/>
+                返回古道里入住酒店，享用晚餐，休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：格鲁吉亚水煮包子特色餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">卡兹别克特色酒店</w:t>
+              <w:t xml:space="preserve">卡兹别克/古道里特色酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡兹别克-姆茨赫塔-哥里-库塔伊西
-[...19 lines deleted...]
-                晚餐后，入住酒店。
+                古道里-哥里
+                <w:br/>
+                古道里-哥里（152KM，约3小时）
+                <w:br/>
+                <w:br/>
+                酒店内早餐后前往前苏联领导人约瑟夫•斯大林的故乡哥里(Gori) ，参观斯大林博物馆、斯大林故居（入内，游览时间约60分钟），保留着斯大林幼年所居住的房子，旁边是斯大林博物馆，馆内存放着很多斯大林和他家人的照片，还有和他在一起的那些共产党人，他的书信、报纸之类的文件，里面还展示了他用过的台灯，办公桌椅，他穿过的大皮靴，大军衣等。还有一些各国送给斯大林的生日礼物，其中不乏中国党政机关送到的纪念品，非常值得参观回味。 
+                <w:br/>
+                <w:br/>
+                游览哥里石头城（Gori Uplistsikhe）乌普利斯齐赫遗址（游览时间约30分钟），位于格鲁吉亚哥里市的一座古代岩窟城遗址，始建于公元前2000多年（距今约4000年），是格鲁吉亚现存最古老的城市之一。 该城由卡特里王室在青铜时代（约公元前2000-前1000年）建造，曾作为古代格鲁吉亚的政治、文化中心，鼎盛时期人口约两万。
+                <w:br/>
+                <w:br/>
+                享用晚餐后入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">库塔依西酒店或者哥里酒店</w:t>
+              <w:t xml:space="preserve">哥里酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库塔伊西-巴统
-[...7 lines deleted...]
-                特别安排游览库塔伊西老城，白桥，当地大巴扎。老城区很多欧式建筑，透着浓浓的古典欧洲风。白桥上手拿爵士礼帽🎩的男孩雕塑很有趣，幸运的话，能在老城找到格鲁吉亚老奶奶搓面做饼的壁画。
+                哥里-库塔伊西 -巴统
+                <w:br/>
+                哥里-库塔伊西（144KM，约2小时）-巴统（156KM，约2.5小时）
+                <w:br/>
+                <w:br/>
+                早餐后，前往库塔伊西，参观巴格拉特大教堂（入内，游览时间约30分钟），以格鲁吉亚联邦第一代君主巴格拉特三世的名字而命名，大教堂始建于十世纪末，直到十一世纪初才完工。格拉特修道院于十二至十八世纪兴建，是中世纪艺术的瑰宝，国王大卫四世在附近设立研究院 ，邀请闻名的神学家、哲学家、法学家讲学，成为国家教育中心。
                 <w:br/>
                 <w:br/>
                 前往黑海明珠-巴统。
                 <w:br/>
                 <w:br/>
-                前往参观阿里和尼诺雕像 ：全球最神奇的人体雕塑这座雕塑有一个非常神奇的地方 ，就是它们会自动结合。两尊8米高重约7吨的不锈钢移动雕像 “阿里和尼诺（Ali and Nino）”，由格鲁吉亚雕塑家Tamara Kvesitadze制作而成。
-[...5 lines deleted...]
-                前往海滨大道 ：黑海海岸步道 ，巴统最浪漫之地（自由活动，晚餐客人自理），黑海海岸步道是巴统的城市名片 ，自行车道紧挨在旁边 ，每隔一段路就有不同主题的抽象雕像。步道 到处是悠闲的当地人和游客 ，空中飘着悠扬的音乐 ，微风吹来浪漫的气息。是日晚餐自理，自由享用当地美食。
+                前往参观阿里和尼诺雕像 ：全球最神奇的人体雕塑（游览时间约20分钟） ,这座雕塑有一个非常神奇的地方 ，就是它们会自动结合。两尊8米高重约7吨的不锈钢移动雕像 “阿里和尼诺（Ali and Nino）”，由格鲁吉亚雕塑家Tamara Kvesitadze制作而成。
+                <w:br/>
+                <w:br/>
+                特别安排乘船出海（游览约20分钟），感受独属于黑海的浪漫，欣赏巴统城市全景。（赠送项目，如遇上天气等不可抗力因素，出不了海，无费用可退）。
+                <w:br/>
+                <w:br/>
+                参观欧洲广场（游览时间约30分钟） ：巴统最中心地带 ，欧洲建筑集中地，这里有巴统最出名的剧场以及众多的酒店 ，围绕广场四周的建筑外形奇特 ，富有古典风情的同时又透着现代气息 ，看得有些眼花缭乱。
+                <w:br/>
+                <w:br/>
+                前往海滨大道（游览时间约60分钟） ：黑海海岸步道 ，巴统最浪漫之地（自由活动），黑海海岸步道是巴统的城市名片 ，自行车道紧挨在旁边 ，每隔一段路就有不同主题的抽象雕像。步道到处是悠闲的当地人和游客 ，空中飘着悠扬的音乐 ，微风吹来浪漫的气息。故晚餐自理，可自由享用当地美食。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1104,51 +1103,51 @@
                 <w:br/>
                 下午返回第比利斯；前往迪德戈里战役纪念碑——圣剑山，为纪念格鲁吉亚人抵御土耳其入侵的胜利所建，此战过后收复首都第比利斯，在编年史中被称为奇迹般的胜利，正式开启格鲁吉亚的黄金时代。（如遇上冬季大雪封路，大巴过不去，则取消此点，无门票可退）
                 <w:br/>
                 <w:br/>
                 晚餐后，入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">第比利斯酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1159,83 +1158,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第比利斯
-[...10 lines deleted...]
-                跳蚤市场（干桥市场），这是高加索最大的跳蚤市场 ，到处都是神秘的古董和油画。这个市场的上面是一座非常古老的桥 ，下 面摆放着各种各样的摊位 ，已经成为了当地非常有名的一个景区 ，除了当地人自己会把用不着的东西 拿过来卖掉 ，还有很多不知名的艺术家会把他们的原创作品拿来展览（跳蚤市场免费开放，无需门票费用，如遇上临时维护、恶劣天气等情况关闭，无费用可退）。
+                第比利斯-圣剑山-姆茨赫塔-第比利斯
+                <w:br/>
+                第比利斯-圣剑山（约2小时）-姆茨赫塔（约1.5小时）-第比利斯（约0.5小时）
+                <w:br/>
+                <w:br/>
+                酒店早餐后，前往迪德戈里战役纪念碑-圣剑山（游览时间约20分钟），为纪念格鲁吉亚人抵御土耳其入侵的胜利所建，此战过后收复首都第比利斯，在编年史中被称为奇迹般的胜利，正式开启格鲁吉亚的黄金时代。（如遇上天气或者不可抗力因素封路，大巴过不去，则取消此点，无门票可退）；
+                <w:br/>
+                <w:br/>
+                后前往被联合国教科文组织列为世界文化遗产的姆茨赫塔（Mtskheta）古城（游览时间约60分钟），姆茨赫塔曾是格鲁吉亚土地上最古老的王国---伊比里亚的都城。城中遗留一批古代建筑和11-13世纪的大教堂。它是整个格鲁吉亚艺术、文化和宗教中心，整个城市沿袭了11世纪拜占庭时期圆屋顶和十字形平面的建筑风格。在1994年，全城被列入世界文化遗产。
+                <w:br/>
+                <w:br/>
+                游览城镇中心最著名的斯维特特斯克维里（Sveti Tskhoveli）教堂，也叫做生命之柱教堂。（入内，游览时间约30分钟）传说耶稣的上衣就埋在斯维特特斯克维里教堂的下面，同时它还是格鲁吉亚最古老的教堂，据说是圣尼诺在格鲁吉亚建造的第一座教堂。
+                <w:br/>
+                <w:br/>
+                随后参观季瓦里（Jvari）修道院（入内，游览时间约30分钟），修道院坐落在山顶，与姆兹赫塔的主显教堂遥相呼应，Jvari修道院就是传说中的生命之柱故事发生的那个修道院，在山顶上可以一览姆兹赫塔的全景。
+                <w:br/>
+                <w:br/>
+                返回第比利斯，入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：格鲁吉亚足舞表演晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">第比利斯酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1253,86 +1258,96 @@
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第比利斯-乌鲁木齐
                 <w:br/>
                 第比利斯✈乌鲁木齐
                 <w:br/>
                 参考航班：第比利斯-乌鲁木齐CZ6040  2250/0725+1
                 <w:br/>
                 <w:br/>
-                早餐后游览第比利斯。乘坐空中缆车到达城中心的高山上，可以在山上俯瞰整个城市的景观，后参观“格鲁吉亚母亲“塑像，外观游览约 40 分钟左右。 
+                早餐后游览第比利斯。
+                <w:br/>
+                <w:br/>
+                安排第比利斯郊外的巨石阵（游览时间约30分钟），the chronicle of georgia，格鲁吉亚编年史纪念碑，是一组建在山顶的巨大的青铜雕塑。这座纪念碑建于 1980 年，其作者是著名的雕塑家祖拉布·特雷特利。 纪念碑描绘了各种历史和宗教事件的场景，以及格鲁吉亚文学作品中的故事。青 铜和石雕描绘了与主有关的伟大日子和基督生命的浮雕。
+                <w:br/>
+                <w:br/>
+                乘坐空中缆车到达城中心的高山上，可以在山上俯瞰整个城市的景观，后参观“格鲁吉亚母亲“塑像（外观，游览时间约 40 分钟）。 
                 <w:br/>
                 <w:br/>
                 之后前往外观纳瑞卡菈堡垒（因正在修缮，无法入内），它是最古老的军事要塞，如今已是残垣断壁 。
                 <w:br/>
-                参观悬崖教堂 ：流星教堂（ Metekhi Church）或梅特希教堂，教堂坐落于第比利斯老城库拉河的对岸 ，最早建于 5 世纪 ，虽然经过几次重建 ，依然保持原来的风格。 19 世纪时教堂曾经作为监狱使用 ，俄罗斯文学家高尔基曾经被关押在此。旁边有一座“第比利斯之父”瓦赫唐一世的雕像。 
-[...8 lines deleted...]
-                午餐后，前往自由广场，客人自由购物，晚餐自理。适时集中前往机场，搭乘国际航班返回国内。
+                <w:br/>
+                参观悬崖教堂 ：流星教堂（ Metekhi Church）或梅特希教堂（入内，游览时间约30分钟），教堂坐落于第比利斯老城库拉河的对岸 ，最早建于 5 世纪 ，虽然经过几次重建 ，依然保持原来的风格。 19 世纪时教堂曾经作为监狱使用 ，俄罗斯文学家高尔基曾经被关押在此。旁边有一座“第比利斯之父”瓦赫唐一世的雕像。 
+                <w:br/>
+                <w:br/>
+                参观和平桥（游览时间约10分钟），bridge of peace 地标，横跨库拉河弓形人行天桥，偶尔街头艺人表演。
+                <w:br/>
+                <w:br/>
+                网红打卡点木偶钟楼（游览时间约20分钟），这是一栋歪扭的钟楼，中午12:00和晚上19:00整会有木偶表演，老式钟表一样出来一个布偶转圈（木偶表演有时间性，而且偶尔机器会坏掉，根据实际情况看是否能看到木木偶表演）；
+                <w:br/>
+                <w:br/>
+                下午前往自由广场，自由购物，晚餐自理。
+                <w:br/>
+                <w:br/>
+                适时集中前往机场，搭乘国际航班返回国内。
                 <w:br/>
                 交通：大巴，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1460,121 +1475,127 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐起止全程经济舱往返机票，团队机票不允许改名、退票、改票、改期，全国联运为赠送项目，最终的联运航班以航司批复为准）；
+                乌鲁木齐起止全程经济舱往返机票，团队机票不允许改名、退票、改票、改期）；
                 <w:br/>
                 全程行程中所示的同级酒店双人房（标准为2人一间房，如需入住单间则需要付单房差，我社有权利提前说明情况并调整夫妻及亲属住宿安排）；
                 <w:br/>
                 全程安排专业领队，当地安排中文导游、外文司机陪同；
                 <w:br/>
                 全程提供西式自助早餐，午餐和晚餐（如行程所示），（团队餐厅需要提前预定，如果不用餐或因个人原因未及时用餐，餐费不退）；
                 <w:br/>
                 行程所列景点之普通参观门票，（不含景区二道门票或个人消费）；
                 <w:br/>
-                旅游巴士接送服务，（按照实际人数安排，保证一人一座，一般13+1人以下用17座中巴，13+1人以上用40座车）；
+                旅游巴士接送服务，（按照实际人数安排，保证一人一座）；
                 <w:br/>
                 中国护照免签；
                 <w:br/>
-                海外期间每天提供1瓶矿泉水；
+                海外期间每天提供1瓶矿泉水
+                <w:br/>
+                旅行社责任险
+                <w:br/>
+                全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                不含航司临时通知的机票税/燃油附加费升幅；
+                <w:br/>
+                全国南航联运需另加1000元（起）/人，请随团款一并支付（以航司批复为准）
+                <w:br/>
                 单人间房差（散拼团不保证夫妻、成年子女和父母同房，否则需补全程单房差3000元/人）
                 <w:br/>
                 各种洗衣、电报、电话、饮料及一切个人性质的消费
                 <w:br/>
                 所有行程安排之外的观光项目及活动（包括这些活动期间的用车、导游和司机服务等费用）
                 <w:br/>
                 因私人、交通延阻、罢工、台风或其他情况而本公司不能控制所引致的额外费用
-                <w:br/>
-                未含全程司导服务费￥2000/人，请随团款一并支付。
                 <w:br/>
                 以上报价包含未提及的任何费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1604,50 +1625,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1.联运段航班为航空公司政策，因航司政策限制，不可指定航班，资源由航司统一分配，无法保证意向航班，具体以航司实际批复为准 （如出发城市未能配上联运 ，可就近安排其周边城市联运或者客人选择自行前往出发地 ，不保证其联运点肯定可配联运 ，请知晓）。
+                <w:br/>
+                2.联运航班时间及出行日期是由航空公司统一批复的 ，一旦出票不可退票和改签 。
+                <w:br/>
+                3.联运一旦申请成功 ，联运航班请务必依次乘坐 ，否则后面国际段以及联程航班默认为作废 。
+                <w:br/>
+                <w:br/>
                 报名以收到定金3000元确认留位，如游客因个人原因临时自愿放弃游览行程，定金将扣取不予退还。出发前14天支付余款，如客人14-7天内取消扣取50%机位及酒店损失费。如客人7天取消，则只退还没产生的餐费及门票费；
                 <w:br/>
                 不满6周岁的小孩不占床为团费的9折；6周岁以上儿童与成人同价；
                 <w:br/>
                 行程中所列航班时间“+1”表示航班第二天抵达；
                 <w:br/>
                 行程中所列餐食，“X”表示该餐不包含于行程中；
                 <w:br/>
                 我社保留因航班变化和签证等原因对出团线路、出发日期、全程用餐等作适当调整之权力，此行程为参考行程，最终行程以出团通知为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1742,51 +1770,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>