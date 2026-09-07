--- v1 (2026-05-25)
+++ v2 (2026-09-07)
@@ -1770,51 +1770,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>