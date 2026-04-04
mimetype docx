--- v0 (2025-12-18)
+++ v1 (2026-04-04)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20251205SP23982-2</w:t>
+              <w:t xml:space="preserve">KH-SP0213723982-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -630,85 +630,87 @@
                 <w:br/>
                 香港杜莎夫人蜡像馆(注：著名的香港杜莎夫人蜡像馆、凌霄阁也在太平山顶，游客可自费参观，满1周岁以上按照正常票价收)，位于中国香港太平山顶凌霄阁，是专门展览名人蜡像的博物馆。杜莎夫人蜡像馆总馆位于英国伦敦，香港分馆于2000年开幕，展出约100尊国际、中国及中国香港名人的蜡像。包括前中华人民共和国国家主席胡锦涛、篮球明星姚明、足球明星碧咸(大卫·贝克汉姆)、香港奥运金牌得主李丽珊、著名艺人古巨基 、陈慧琳、周杰伦、刘德华、张柏芝等，以及已故巨星  邓丽君、张国荣、梅艳芳等。
                 <w:br/>
                 香港会展中心新翼/金紫荆广场（外观 约15分钟） 
                 <w:br/>
                  1997年7月1日香港回归祖国大典在香港会议展览中心举行，会展中心因此成为国际瞩目的焦点，而它独特的飞鸟展翅式形态，也给美丽的维多利亚港增添了不少色彩。在金紫荆广场上，矗立着一座名为“永远盛开的紫荆花”之大型雕塑，是中央人民政府赠予香港特别行政区政府的贺礼 ，纪念1997年香港主权移交 ，更是香港特别行政区成立的重要地标。
                 <w:br/>
                 晚餐自理 
                 <w:br/>
                 附近均有便利店，超市，一田百货，日本城，北角汇，本地街市和茶餐厅等，可以根据自己需求观光用餐。
                 <w:br/>
                 <w:br/>
                 温馨提示:
                 <w:br/>
                 自费项目:可根据自己的需求选购
                 <w:br/>
                 项目一:香港太平山蜡像馆门票，参考 RMB 180 元(送奶茶)
                 <w:br/>
                 项目二:香港维多利亚港游轮维港，参考 RMB 150-220元(不同船班时间收费不同以当天安排的为准)参考游轮:洋紧荆号/东方之珠号/海龙明珠号，
                 <w:br/>
                 项目三:香港敞篷巴士港岛环线观光 RMB 180 元每人(大小同价)
                 <w:br/>
                 <w:br/>
                 约定时间集合返回香港酒店
                 <w:br/>
+                交通：巴士
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">香港酒店:（荃湾帝景酒店，南寓，丽豪航天城，悦品海景酒店，沙田丽豪酒店，富豪东方酒店，北角海逸酒店、观塘帝盛酒店、华丽海湾酒店、悦品酒店（荃湾店）或同级携程 4 钻标准）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -804,74 +806,74 @@
                 <w:br/>
                 指定时间乘坐巴士前往港珠澳大桥香港关口
                 <w:br/>
                 经港珠澳大桥乘金巴前往澳门。（香港早餐自理）
                 <w:br/>
                 早餐自理推餐：（可在港珠澳大桥的茶餐厅用餐或提前备好简易早餐）
                 <w:br/>
                 港珠澳大桥（车程约45分钟）
                 <w:br/>
                 港珠澳大桥东起香港国际机场附近的香港口岸人工岛，向西横跨南海伶仃洋水域接珠海和澳门人工岛，止于珠海洪湾立交；桥隧全长55千米，其中主桥29.6千米、香港口岸至珠澳口岸41.6千米；桥面为双向六车道高速公路，设计速度100千米/小时；工程项目总投资额1269亿元。
                 <w:br/>
                 前往大三巴（停留时间约 30 分钟）
                 <w:br/>
                 游览具有标志性地标建筑的圣保罗教堂遗迹，列入世界遗产的中西合璧的石壁在全世界的是独一无二的天主教教堂【大三巴牌坊】
                 <w:br/>
                 前往渔人码头（停留时间约 30 分钟）
                 <w:br/>
                 澳门首个主题公园澳门渔人码头概念源自欧美，代表的是一种欧陆怀旧式的休闲，将不同的元素综合于一体，像一座小城市。
                 <w:br/>
                 前往妈祖阁（约30分钟）
                 <w:br/>
                 又名妈祖阁，俗称天后宫，位于中国澳门特别行政区妈阁庙前地，是世界文化遗产——澳门历史城区的重要组成部分。妈阁庙位于半岛西端内港入口处，背山面海，主要由大门、牌坊、正殿、弘仁殿、观音阁和正觉禅林组成，有石狮护门，飞檐凌空，饶有中国民族建筑特色。
                 <w:br/>
                 前往【葡京人.澳门皇宫】（停留时间约 30 分钟）
                 <w:br/>
-                澳门葡京人位于澳门路氹城区，是以澳门为主题的旅游目的地，整体设计参考并重塑了澳门人集体回忆的经典地标 ，如澳门皇宫娱乐场等，并划分【怀旧澳门区】及【未来澳门区】两个主题区域，犹如时光隧道带领访客穿梭五光十色的澳门 ，见证由1960 年代至今的演变 ， 同时透视未来的发展，在澳门葡人你会注意到一艘特别的“船 ”澳门皇宫 ，它复刻了旧时澳门著名建筑 。【澳门皇宫】 旧时澳门皇宫于 1962 年正式运营有早午茶市、晚饭、宵夜以及各式宴会除了美食 ， 旧时澳门皇宫也是007 占士邦系列电影的钟爱拍摄地方 ，1974 年上映的 007 系列电影《铁金刚大战金枪客》 就出现过旧时澳门皇宫的场景。
+                澳门葡京人位于澳门路氹城区，是以澳门为主题的旅游目的地，整体设计参考并重塑了澳门人集体回忆的经典地标，并划分【怀旧澳门区】及【未来澳门区】两个主题区域，犹如时光隧道带领访客穿梭五光十色的澳门 ，见证由1960 年代至今的演变 ， 同时透视未来的发展，在澳门葡人你会注意到一艘特别的“船 ”澳门皇宫 ，它复刻了旧时澳门著名建筑 。【澳门皇宫】 旧时澳门皇宫于 1962 年正式运营有早午茶市、晚饭、宵夜以及各式宴会除了美食 ， 旧时澳门皇宫也是007 占士邦系列电影的钟爱拍摄地方 ，1974 年上映的 007 系列电影《铁金刚大战金枪客》 就出现过旧时澳门皇宫的场景。
                 <w:br/>
                 享用午餐. 四选一中葡商务套餐（停留时间约40分钟）
                 <w:br/>
                 前往澳门独家午餐在著名的渔人码头享用中葡商务套餐（四选一套餐 ， 饮品免费任饮）干净卫生 ，美味 ，餐厅升级特色美食套餐游客品尝 ，同时为提升游客体验感 ，每人一份 ，减少吃团餐 ，一起夹菜的烦恼 ，当天菜品以餐厅出品为准！
                 <w:br/>
                 前往银河观看钻石表演 （停留时间约 20 分钟）
                 <w:br/>
                 是一颗高达三米的璀璨巨钻，被称为全球最大的“钻石绚丽的灯光秀，精彩夺目，给您留下深刻的印象。
                 <w:br/>
                 前往澳门巴黎人铁塔（停留时间约 15分钟）
                 <w:br/>
                 巴黎铁塔依照埃菲尔铁塔 1/2 比例建造，并设有超过 6,600 只绚丽闪亮的景光灯，为您呈现浪漫璀璨的光影艺术, 闪耀澳门夜空！
                 <w:br/>
                 抵达威尼斯人度假城（停留时间约60分钟）
                 <w:br/>
                 以美国拉斯维加斯威尼斯创意为主题的【威尼斯人度假城】以威尼斯水乡为主题，酒店周围内充满威尼斯特色拱桥、运河及石板路，这里有着世界最壮观的室内蓝天白云，夜间繁星密布，感受威尼斯人浪漫狂放的异国风情。
                 <w:br/>
                 <w:br/>
                 自行自理返回广州。
                 <w:br/>
                 不含珠海口岸回广州车位，客人报名时可加38元/人加订回程车位。
                 <w:br/>
-                如加订回程下车点：第一站番禺罗家牌坊，第二站黄埔大道暨南大学南门，第三站海珠广场华厦大酒店【仅供参考】。
+                如加订回程下车点：第一站番禺罗家牌坊，第二站黄埔大道暨南大学南门，第三站海珠广场华厦大酒店【仅共参考】。
                 <w:br/>
                 <w:br/>
                 以上行程时间如因不可抗力因素，在不影响行程和接待标准前提下，
                 <w:br/>
                 导游会进行游览顺序调整，敬请谅解！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
@@ -940,59 +942,59 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景点：行程表内所列的景点第一道门票
-[...7 lines deleted...]
-                交通：行程中所列交通
+                1.景点：行程表内所列的景点第一道门票
+                <w:br/>
+                2.用餐：2正餐
+                <w:br/>
+                3.酒店：参考香港四钻酒店
+                <w:br/>
+                4.导游：专业香港导游随团服务，全程导游小费
+                <w:br/>
+                5.交通：行程中所列交通
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1074,68 +1076,67 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特别赠送：
                 <w:br/>
                 1、赠送香港天星小轮维港(天气及政策性原因如维港烟花时段取消费用不退)
                 <w:br/>
-                <w:br/>
                 〖报名须知〗
                 <w:br/>
                 1、本线路为散客拼团
                 <w:br/>
                 2、团友可能来自不同地域、参加不同线路，且会更换导游，但不影响正常游览。
                 <w:br/>
                 3、以上为标准行程，如遇特殊情况，我公司导游会征求游客意见合理调整行程顺序。
                 <w:br/>
                 4、因游客自身原因（如疾病、怀孕、携带违禁品、证件有误、护照抽查等）造成的通关延误，需自理费用追赶团队。
                 <w:br/>
                 5、天星度轮为赠送项目，如遇不可抗力或停开，费用不退。
                 <w:br/>
                 6、18岁以下未成年人、65岁以上长者，必须有成年家属或监护人陪同参团，否则不予接待。敬请谅解！
                 <w:br/>
                 7、香港大景点，导游不陪同游览。如进入景区时有需要寄存行李的，产生的行李寄存费请自理。
                 <w:br/>
-                8、香港景区如海洋公园、迪士尼禁止游客携带食物和饮料入内，澳门赌场禁止穿拖鞋短裤、衣冠不整及未满21周岁者进去赌场。
+                8、香港景区如海洋公园、迪士尼禁止游客携带食物和饮料入内。
                 <w:br/>
                 9、因港澳特殊习俗，中式围餐默认10-12人一桌，座位相对紧凑，如人数超出范围菜品会相应增减。
                 <w:br/>
                 10、自由活动期间请注意个人的人身及财产安全，遵守香港的交通规则先看右再看左，遵守信号灯走人行道。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1151,54 +1152,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、请记好您们的香港导游和领队的联系方式，有必要可以加导游领队的微信
                 <w:br/>
                 2、内地的网络到香港后无法再使用。进港前一天可以通过运营商APP或支付宝购买香港流量包（无须换卡），也可以使用香港电话卡（这步操作需要换卡并参考指引操作），并跟导游核对名单上的联系方式。
                 <w:br/>
                 3、请记好你们的在当团的家庭号，比如1号、2号、3号如标题备注的家庭号。
                 <w:br/>
                 4、每一个景点的停留时间和集合时间集合地点，导游领队下车前会告之大家。若有迟到的家庭，导游会在电话联系您，请您一定要确保网络、电话通畅。
                 <w:br/>
                 5、香港旅游车辆严格不允许车上用食，由于香港停车紧张，所以每个景点在集合上车时，只能人等车，当地交规不允许车辆长时间停靠等人。请大家理解。到了每站的景点，客人需要全部下车，不允许车上停留，请大家配合。
-                <w:br/>
-[...2 lines deleted...]
-                8、年满18岁旅客入境港澳可携带19支香烟以供自用，不可带超19支香烟。
                 <w:br/>
                 <w:br/>
                 【建议必备物品】
                 <w:br/>
                 1、香港车辆和室内的空调开的通常比较足，请您带好衣物，避免室内室外的巨大反差带来的身体不适。
                 <w:br/>
                 2、香港澳门酒店的电压为220伏电源插座为英式插座（即三角方扁插头），出发之前自己准备转换插座。
                 <w:br/>
                 3、香港有些店铺不支持使用微信、支付宝、人民币，建议您在出行前，适当兑换一些港币。
                 <w:br/>
                 4、过马路千万不要闯红灯，最高会被罚2000。
                 <w:br/>
                 5、不要乱丢垃圾和随地吐痰，会被罚1500。
                 <w:br/>
                 6、不能在公共场合抽烟，会被罚5000。
                 <w:br/>
                 7、公共场合不要爆粗口，否则轻则罚款，重则监禁。
                 <w:br/>
                 8、香港没有充电宝租赁，请出行带好充电宝及充电线。
                 <w:br/>
                 9、备常备药品（如胃肠药、创可贴等）。
                 <w:br/>
                 10、请自行准备洗漱、拖鞋等个人日常用品。
               </w:t>
             </w:r>
@@ -1262,51 +1259,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>