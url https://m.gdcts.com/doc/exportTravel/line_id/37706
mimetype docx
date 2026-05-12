--- v2 (2026-04-04)
+++ v3 (2026-05-12)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【七星岩温德姆】肇庆3天 | 美食特惠专场食足4餐 | 室内恒温泳池 | 户外温矿泉 | 五星级自助早行程单</w:t>
+        <w:t xml:space="preserve">【七星岩温德姆】肇庆七星岩温德姆至尊酒店3天2晚半自助游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20251205SP0213744923-0.9</w:t>
+              <w:t xml:space="preserve">KH-SP0213744923-0.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：
                 <w:br/>
-                【A】09:00番禺广场E出口
-[...1 lines deleted...]
-                【B】10:00纪念堂C出口  
+                【A】9:00番禺广场E出口
+                <w:br/>
+                【B】10:00纪念堂C出口
                 <w:br/>
                 【如受交通管制，导游通知为准，当天有可能增加上下车点】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -404,51 +404,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1 重本连住2晚肇庆七星岩至尊温德姆酒店
                 <w:br/>
                 2 畅游酒店恒温泳池 无限泡户外温矿泉 汗蒸理疗 儿童戏水池 多功能按摩池
                 <w:br/>
                 3 酒店出门就是七星岩景区和七星岩绿道
                 <w:br/>
                 4 尊享酒店五星级自助早餐
                 <w:br/>
-                5 吃足6餐，2自助早+2自助晚
+                5 吃足4餐，2自助早+2自助晚
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,85 +577,87 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 指定地点集合－肇庆-午餐自理-酒店-自由活动-晚餐
                 <w:br/>
                 早上于指定时间地点集中出发，前往【肇庆七星岩温德姆至尊酒店】（车程约2小时）【肇庆温德姆酒店】抵达后午餐自理
                 <w:br/>
                 请注意：由于此线路不含团队午餐，午餐时间，直通车有可能会在中途温泉酒店附近的餐厅停车（停留时间约1小时，客人自行选择餐厅或者农家乐用餐）。
                 <w:br/>
                 约13:00前往酒店办理入住，酒店房间卫生可能约14:00-15:00做好，根据前一天入住率而定入住后可自由泡温矿泉
                 <w:br/>
                 晚上推荐自行前往牌坊广场音乐喷泉肇庆牌坊广场音乐喷泉，位于牌坊广场北面，前面正对七星岩牌坊，后面临近中心湖，与西江潮娱乐城露天平台隔水相望。彩色音乐喷泉主体，是喷泉专用水池，池呈圆弧形，外弧长80米，内弧长72米，宽度13米。喷池内，安装有各种水泵320台、水下灯1818盏(其中高光灯98盏)、喷嘴5422个，喷泉主喷高74米，副主喷高28米，次主喷高18米喷池外，正面和左右两侧面，是1.8米宽的凹槽形水池，水面上莲叶、莲花飘逸，后面筑一花基，其上种有四时花卉，与彩色音乐喷泉组成一幅色彩缤纷的画图。
                 <w:br/>
                 【周一关闭，周二 周三 周四 周日演出时间，20: 00-20: 20，每晚一场】
                 <w:br/>
+                交通：汽车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">肇庆七星岩温德姆至尊酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -687,99 +689,102 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">肇庆七星岩温德姆至尊酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 自助早-自由活动-午餐自理-回程
                 <w:br/>
                 08:00 睡到自然醒自由享用早餐
                 <w:br/>
                 12:00退房，自理午餐
                 <w:br/>
-                13:00-14:00集合返程【具体导游通知为准】
+                约13:00-14:00集合返程【具体导游通知为准】
                 <w:br/>
                 回程统一送越秀公园，当天有可能增加上下车点，具体导游通知为准
                 <w:br/>
-                备注：本线路20人以上成团发团，不成团提前三天通知改期或改其他线路或退团！！！！不作任何赔偿。此线路可能拼肇庆喜来登出发。
+                <w:br/>
+                备注：本线路20人以上成团发团，不成团提前三天通知改期或改其他线路或退团！！！！不作任何赔偿。此线路可能拼肇庆喜来登出发
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -986,50 +991,60 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、我社按客人报名先后顺序排位，预先给客人编排好车位，请客人自觉礼让，听从导游安排，自觉礼让、尊老爱幼；
                 <w:br/>
                 2、游客在旅途中应时刻留意个人人身和财产安全，游客应妥善保管个人财物，尤其是贵重物品，请随身携带，旅行社对财物丢失不承担任何责任；
                 <w:br/>
                 3、如遇不可抗力因素（如交通阻塞、塌方、台风、地震、洪水、恶劣天气等原因），造成行程变更或取消行程，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，并参照按《广东省国内旅游组团合同》处理
                 <w:br/>
                 4、离团说明：客人擅自、强行离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），我社视客人自动放弃行程，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关；
                 <w:br/>
                 5、此线路20人以上成团，若人数不够30人，我社将提前1天通知客人，建议客人改期、改线路或者退团处理，我社将不做合同以外的赔偿。
                 <w:br/>
                 7、根据交通部门的通知，为保证游客乘车安全，严格要求旅行社的用车不能超载，若超载司机会被扣分或吊销牌照，并会进行罚款，所以即使是手抱婴儿也会安排一正座。一般1.2米以下的婴儿只收往返车位费，出发当天不能携带未报名的游客；
                 <w:br/>
                 8、18岁以下未成年人参团需监护人陪同或授权委托书；65岁以上老人参团需填写健康申明，70-75周岁（孕妇及超80周岁恕不接待）的老人须需填写健康申明、免责声明并有看护人陪同方可参团，否则不予接待，见谅；
                 <w:br/>
                 9、此线路产品，旅行社可根据实际收客情况，沿途顺路增加/减少/变更上下车点，实际上下车点以出团通知、导游通知为准，敬请客人谅解！
+                <w:br/>
+                <w:br/>
+                特别约定：：
+                <w:br/>
+                1、旅行社强烈建议出行游客购买个人旅游意外保险。具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带。
+                <w:br/>
+                2、安全注意事项：本线路含有涉水游乐等的风险项目，客人应遵照该活动项目经营者对年龄、身体的要求而谨慎选择参加；参加者须遵守活动项目要求和听从现场工作人员指挥；穿好救生衣；切忌单独游玩，并应要在规定的安全区域内活动，切忌麻痹大意，一旦在水中感觉不适时应尽快上岸休息。雷雨天和夜晚均不准下水游泳。未成年人一定要在成人的陪同和看护下方可参加，水上活动结束后不宜立即食用冷饮、西瓜、海鲜等食品。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。如发生不可归责于旅行社的意外伤害，旅行社不承担赔偿责任”。
+                <w:br/>
+                <w:br/>
+                特别提示：该产品是直通车类别，旅行社只安排导游或工作人员接送客人往返，包含交通和酒店费用，没有行程，导游或工作人员协助客人办理入住酒店后，就要接返前批客人回程；客人在入住酒店期间是自由活动时间，提示客人必须执行酒店内所有配套设施的安全管理制度，注意自己的人身和财物安全，否则，若发生安全责任事故，由客人自己承担，与旅行社无关。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1038,104 +1053,148 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅行社强烈建议出行游客购买个人旅游意外保险。具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带。
                 <w:br/>
                 2、安全注意事项：本线路含有涉水游乐等的风险项目，客人应遵照该活动项目经营者对年龄、身体的要求而谨慎选择参加；参加者须遵守活动项目要求和听从现场工作人员指挥；穿好救生衣；切忌单独游玩，并应要在规定的安全区域内活动，切忌麻痹大意，一旦在水中感觉不适时应尽快上岸休息。雷雨天和夜晚均不准下水游泳。未成年人一定要在成人的陪同和看护下方可参加，水上活动结束后不宜立即食用冷饮、西瓜、海鲜等食品。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。如发生不可归责于旅行社的意外伤害，旅行社不承担赔偿责任”。
                 <w:br/>
                 <w:br/>
                 特别提示：该产品是直通车类别，旅行社只安排导游或工作人员接送客人往返，包含交通和酒店费用，没有行程，导游或工作人员协助客人办理入住酒店后，就要接返前批客人回程；客人在入住酒店期间是自由活动时间，提示客人必须执行酒店内所有配套设施的安全管理制度，注意自己的人身和财物安全，否则，若发生安全责任事故，由客人自己承担，与旅行社无关。
+                <w:br/>
+                【活动装备】
+                <w:br/>
+                1、鞋：休闲鞋/运动鞋
+                <w:br/>
+                2、衣物：泳衣、速干透气衣物、运动休闲服替换衣服
+                <w:br/>
+                3、水和食：带一些零食，回程在车上可以分享
+                <w:br/>
+                4、防雨（随时做好可能下雨准备，雨伞、雨衣等雨具）防晒（帽子、墨镜、防晒油）
+                <w:br/>
+                5、常用药（特别是肠胃不好的街坊）
+                <w:br/>
+                6、身份证和少量现金、口罩
+                <w:br/>
+                7、腰包或者挎包（把手机钱包钥匙等重要物品随身带）
+                <w:br/>
+                8、其它个人物品（相机、充电器等）
+                <w:br/>
+                9、身份证
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                酒店入住温馨提示【仅供参考，现场为准】
+                <w:br/>
+                1 酒店用餐： 
+                <w:br/>
+                自助早餐。时间：6:30-10:00 地点：大堂一楼“璇”西餐厅 （如有购买凭房卡进场） 
+                <w:br/>
+                2 酒店泳池： 
+                <w:br/>
+                A 区负一楼室内恒温游泳池 长 38 米 X 宽 14 米，水深 1 米-1.4米，温度: 28 °C。 
+                <w:br/>
+                A 区负一楼室内儿童戏水池：温度 36C。 
+                <w:br/>
+                A 区负一楼桑拿种类：盐蒸、药蒸、汗蒸 温度分别为 40℃-45℃ 
+                <w:br/>
+                开放时间：7:00-22： :00 （房间包含，凭房卡进场） 
+                <w:br/>
+                3 儿童水上乐园：时间 9:00-22：00 （房间包含，凭房卡进场） 
+                <w:br/>
+                <w:br/>
+                4 酒店汤泉池： 13 个 开放时间：9:00-22:00 （房间包含，凭房卡进场） 
+                <w:br/>
+                5 健身室/其他设施： 健身房/瑜伽室， 大堂 A 区一楼康体中心 开放时间：7:00-22:00 （房间包含，凭房卡进场） 
+                <w:br/>
+                6 酒店服务总机：客房电话拨 0，客房拨打客房房号前+8 
+                <w:br/>
+                7 酒店 wifi 无密码，连接后转跳页面填入手机号码收到验证码验证即可，如港澳客户可选择酒店代码接入，密码 666666
+                <w:br/>
                 【单车位超高补票标准】
                 <w:br/>
-                <w:br/>
                 不占床：如需要额外增加儿童早餐68元/份/天，成人早餐98元/份/天（儿童身高1.2米以下早餐免费，1.2-1.4米按儿童标准收费，1.4米以上按成人标准收费）
                 <w:br/>
-                <w:br/>
                 温泉门票1.2以上128/天
-                <w:br/>
                 <w:br/>
                 具体酒店公布为准
                 <w:br/>
                 房差：750元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1180,51 +1239,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>