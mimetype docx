--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【一起趣野·玩转南洋】纯玩 绝无自费 双乐园 新加坡环 球影城 马来西亚乐高乐园 迪沙鲁水果园 马六甲风情 马六甲三轮 车游古城 5 天 4 晚 （广州往返 CZ 不走回头路）行程单</w:t>
+        <w:t xml:space="preserve">【一起趣野·玩转南洋】纯玩 双乐园 新加坡环球影城 马来西亚乐高乐园  马六甲风情5天4晚( 广州往返SQ)行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">新入马出</w:t>
+        <w:t xml:space="preserve">SQ新入新出</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1764923989aR</w:t>
+              <w:t xml:space="preserve">SA1764923989aR（LG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,53 +357,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ353 广州 CAN-新加坡 S IN 08:05-12:15
-[...1 lines deleted...]
-                CZ350 吉隆坡 KUL-广州白云 CAN13:25-17:35
+                广州-新加坡SQ 853 01:20-05:30
+                <w:br/>
+                新加坡-广州SQ 852 20:00-00:15+1
+                <w:br/>
+                最终以出团通知书为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -416,51 +418,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【安心畅玩】全程无购物无自费 ，纯玩到底；
                 <w:br/>
                 【舒适住宿】入住四星酒店 ，升级一晚吉隆坡国际五星酒店，舒适睡眠出行无忧；
                 <w:br/>
                 【畅游两国】一次打卡花园城市--新加坡；橡胶王国--马来西亚；
                 <w:br/>
                 【畅玩乐园】乐高乐园+环球影城：一次过玩转新马两大主题乐园~~亲友同乐；
                 <w:br/>
                 【特色美食】东南亚特色水果餐、新加坡特色海南鸡饭、马来西亚娘惹餐、奶油虾
                 <w:br/>
-                【品质出行】精选南方航空正点航班广州直飞新加坡，吉隆坡飞广州，南方航空不走回头路，品质航 司 ，为您的旅途保驾护航；
+                【精选航班】新加坡航空全球卓越航空公司·全舱位 WiFi 覆盖·畅享非凡旅途，早去晚回玩足5日
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,423 +579,444 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州+新加坡      鱼尾狮身像-伊丽莎白大道-高等法院-政府大厦广场-国会大厦 参考航班 ：CZ353 广州 CAN-新加坡 S IN 08:40-12:30 各位贵宾前往广州白云机场集中（具体时间以我社通知 为准），由我社专业领队办理
-[...4 lines deleted...]
-                    到达新加坡机场后，由专业的导游接机后，享用午餐，浏  览万象新加坡：观看【鱼尾狮身像】 、【伊丽莎白大道】、【高等法院】（外观） ，【政府大厦广场】、【国会大厦】（外观）。入住酒店
+                广州-新加坡      星耀樟宜-鱼尾狮身像-伊丽莎白大道-高等法院（外观）-政府大厦广场-国会 大厦（外观）
+                <w:br/>
+                参考航班 ：去程 SQ 853广州-新加坡 01:20 05:30
+                <w:br/>
+                提前一天晚上，指定时间，(以出团通知为准)在广州白云机场国际出发厅集中，办理出境手续后乘坐五星航空-新加坡航空客机飞往新加坡。
+                <w:br/>
+                抵达后参加开启我们的愉快之旅！
+                <w:br/>
+                【星耀樟宜】是新加坡全新打造的一个地标性建筑，位于新加坡樟宜机场第一航站楼前方，是一座游乐胜地、购物休闲、住宿餐饮、花园景观和航空设施的综合性建筑。其中的资生堂森林谷( Shiseido 森林谷)是星耀樟宜的核心景观，这里是新加坡规模大的室内植物展示地之一，也是一个奇妙的机场园林，在建筑内不同楼层都有出入口。 
+                <w:br/>
+                接着带大家探访万象新加坡的特色风光：
+                <w:br/>
+                【伊丽莎白大道】新加坡的 “黄金中轴线” 之一！沿街全是地标级建筑，一边连着繁华商圈，一边挨着政府机构，逛着就能打卡城市核心风光！ 是感受新加坡都市气息的好去处。
+                <w:br/>
+                【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
+                <w:br/>
+                【政府大厦广场】（外观）此地见证了许多的新加坡建国重大相关的历史事件。新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
+                <w:br/>
+                【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
+                <w:br/>
+                【鱼尾狮身像】位于新加坡河河口，知名的鱼尾狮像就坐落于此，这个矗立于浪尖的狮头鱼身是新加坡的标志和象征。它后面还建有一座小鱼尾狮像与之相伴，与大鱼尾狮呼应，从口中喷射水柱。鱼尾狮的鱼身象征着新加坡从小渔村谦卑起步。狮头则代表了新加坡最早期的名称“Singapura”（新加坡拉），马来语中，意指“狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，口中源源不绝地喷出水柱。与全球其他重要地标相似，鱼尾狮雕像已成了到访新加坡必看的景点。小鱼尾狮则可以近距离观看鱼尾狮细节。如遇因政府维修、升级等原因导致无法观看大鱼尾狮像，会安排欣赏小鱼尾狮
+                <w:br/>
+                游览最美的【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。
+                <w:br/>
+                【百年南洋药油世家】狮城人气伴手礼的永泰行百年药油，传承百年历史，晚餐后入住酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海南鸡饭   </w:t>
+              <w:t xml:space="preserve">早餐：不含     午餐：不含     晚餐：海南鸡饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">新加 坡4星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新加坡-新山
+                新加坡-环球景城-新山
                 <w:br/>
                 早餐后 ，前往游玩【新加坡环球影城】（含门票）享受新加坡著名的世界主题乐园，内含多种精彩表演项目和游戏设施。亚洲终极家庭 渡假圣地环球影城主题公园项目包括:太空堡垒双轨过山  车,马达加斯加-木箱漂流记,科幻城市主题区,个史瑞克城  堡,好莱坞星光大道等。环球影城票为一次性使用,不可延 期,更改,退票处理)。
                 <w:br/>
                     后送往新山入住酒店
                 <w:br/>
                 <w:br/>
                 简介：
                 <w:br/>
                 【新加坡环球影城】--全球创新『变形金刚』机动游 戏24 个以电影主题的游乐设施与景点 ，其中 18 个专 为新加坡独家设计打造。
                 <w:br/>
                 *双轨过山车。
                 <w:br/>
                 *"马达加斯加  "过山车。 *"变形金刚  "主题区。
                 <w:br/>
                 *科幻城市主题区。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：X     晚餐：奶油虾   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：园区内自理     晚餐：奶油虾   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">新山4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新山-马六甲
                 <w:br/>
-                【迪沙鲁水果园】前往迪沙鲁水果园参观 ， 品尝热带水果 ，果园拥有 100 多种热带水果、 10 种 庄稼、一座宠物动物园、锦鲤鱼塘和其他景点 ，游览此处 ，可为全家带来趣味体验。游客可以了解如 何选择好的水果 ，并可品尝当地水果。（每人一份水果盒）
-[...2 lines deleted...]
-                   【新山乐高乐园】（含门票）马来西亚新山乐高乐园 ， 占地约 9 万 3 千多坪 ， 园内设有超过四十 种的游乐设施、表演与景点 ，主要分成七个主题园区 ，有入口处、乐高城、小人国、探险之地、幻想 乐园、乐高王国与乐高技术园区。
+                【新山乐高乐园】（含门票，游览时间不少于4小时）马来西亚新山乐高乐园 ， 占地约 9 万 3 千多坪 ， 园内设有超过四十 种的游乐设施、表演与景点 ，主要分成七个主题园区 ，有入口处、乐高城、小人国、探险之地、幻想 乐园、乐高王国与乐高技术园区。
+                <w:br/>
                 <w:br/>
                 乐高乐园简介：
                 <w:br/>
                 马来西亚新山乐高乐园 ， 占地约 9 万 3 千多坪， 园内设有超过四十种的游乐设施、表演与景点 ，主要 分成七个主题园区 ，有入口处、乐高城、小人国、探 险之地、幻想乐园、乐高王国与乐高技术园区。40    多项游乐设施随你玩 ， 由自己动手砌积木的「Imagination」 ，在「Miniland」里头就可以见  证由 3000 万件积木砌成的亚洲地标 ，例如马来西亚 双子星塔、北京紫禁城、 印度泰姬陵等。
                 <w:br/>
                 <w:br/>
-                    前往马六甲，坐特色三轮车游古城：【圣保罗山】、 【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】、 【英雄广场】（游览约 15 分钟） 。后游览郑和下西
-[...1 lines deleted...]
-                洋所留下的遗迹——【三宝山】【三宝井】和【三宝庙】 (如遇维修,则改为外观)；
+                      前往马六甲，坐特色三轮车游古城：【圣保罗山】、 【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】、 【英雄广场】（游览约 15 分钟） 。后游览郑和下西洋所留下的遗迹——【三宝山】【三宝井】和【三宝庙】 (如遇维修,则改为外观)；
                 <w:br/>
                     后送往酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：X     晚餐：娘惹餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：园区内自理     晚餐：娘惹餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">马六甲 4 星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马六甲-吉隆坡：马六甲海峡-水上清真寺-吉隆坡双峰塔-莎罗马行人桥-巧克力 DIY-亚罗街美食
+                马六甲-吉隆坡：马六甲海峡-水上清真寺-吉隆坡双峰塔-莎罗马行人桥-巧克力 DIY/锡器工艺DIY-亚罗街美食
                 <w:br/>
                 在【马六甲海峡】拍照留念 ，马六甲海峡是位于马来半岛与苏门答腊岛之间的海峡。 因沿岸有马 来西亚一古城马六甲而得名。海峡西北端通印度洋的安达曼海 ，东南端连接南中国海 ，现由新加坡、 马来西亚和印度尼西亚 3 国共管。海峡处于赤道无风带 ，全年风平浪静的日子很多。海峡底质平坦 ， 多为泥沙质 ，水流平缓 ，是参观马六甲不可缺少的景点。
                 <w:br/>
                 <w:br/>
                     【水上清真寺】位于久负盛名之古城马六甲 ， 白屋金顶 ，坐落在马六甲海峡水域 ，美不胜收的是 落日之时 ，据说高大白屋被落日染红 ，天边红霞片片 ，海面红波荡漾 ，它有时浮动在海面 ，诵经声 ， 金色穹顶 ，折射在微波轻动的海面 ，夜晚 ，外围会亮起彩灯 ，将清真寺映照成如幻似梦的颜色 ，与月 色互映衬。
                 <w:br/>
                 <w:br/>
-                   前往【吉隆坡双峰塔】（外观）双子塔是吉隆坡的标志性城市景观之一，大厦位于吉隆坡市中心。
-[...1 lines deleted...]
-                双子塔高451.9米、共88层 ，一对一模一样大厦并肩耸立 ， 中间有栈桥相连。
+                   前往【吉隆坡双峰塔】（外观）双子塔是吉隆坡的标志性城市景观之一，大厦位于吉隆坡市中心。双子塔高451.9米、共88层 ，一对一模一样大厦并肩耸立 ， 中间有栈桥相连。
                 <w:br/>
                 <w:br/>
                     后前往市中心的【莎罗马行人桥】打卡拍照。莎罗 马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗LED灯泡，可发出不同颜色的灯光，在夜晚将随着 节日，呈现不同的图案。部分行人天桥的屋顶是利用玻 璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁 ，独特的外型 ， 已成为吉隆坡市中心的新地标。
                 <w:br/>
                 <w:br/>
+                      【巧克力 DIY 或 锡器工艺DIY ，若其中一个体验不开放则改为另外一个。】
+                <w:br/>
                     【巧克力陈列室DIY】这里有马来西亚闻名的可可 制造成各种各样的巧克力：提拉米苏等应有竟有，客人 可在此尝试自己制作属于自己的巧克力，体验一下制作 巧克力的过程。
                 <w:br/>
+                    【锡器工艺DIY 】，在这里，您可以学习锡器工艺的基本技巧，允许您发挥创造力，学习新技能，并亲自制作独特的锡器十二生肖 作品。它也是一个与朋友或家人一起度过有趣时光的好机会。最后，您将完成您的 锡器作品，赠送打造属于您的 12生肖附身锡器小吊坠纪念品。
+                <w:br/>
                 <w:br/>
                     【亚罗街美食自由行】亚罗街是吉隆坡有名的美食 街，这里汇集了各式各样的美食，美食品种比茨厂街更 为丰，不过价位相对要更高一点。这条拥有五十多年 历史的街道当初是个风月场所，当时有一些小贩在此摆档营业 ，后来这里脱胎换骨地成为了纯正的美食胜地。在这里您可以自行享受吉隆坡当地的美食文化
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：肉骨茶     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：肉骨茶     晚餐：亚罗街自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">吉隆坡国际5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡(飞机)广州  回程航班参考：CZ350 吉隆坡 KUL-广州白云 CAN13:35-17:40
-[...1 lines deleted...]
-                根据航班时间送往吉隆坡机场 ，乘坐南方航空飞往广州抵达白云机场后散团；
+                吉隆坡-新加坡-广州
+                <w:br/>
+                参考航班：新加坡-广州SQ 852  20:00-00:15+1
+                <w:br/>
+                指定时间集中，前往新山关口。乘车前往新加坡樟宜国际机场，在机场内参观各式免税店，并打卡网红地标【星耀樟宜】。
+                <w:br/>
+                搭乘国际航班，次日抵达广州后散团，结束愉快旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1038,65 +1061,131 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：广州-新加坡；吉隆坡-广州 经济舱往返机票一张 ，及机建燃油税 ，含行李额。
-[...3 lines deleted...]
-                3、用餐：包含 4 正 4 早 ，正餐新加坡段是 6 菜 1 汤不含酒水 ，马来西亚段是 8 菜 1 汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动 放弃 ，款项恕不退还；
+                1、大交通：含广州-新加坡，往返国际机票经济舱含税。
+                <w:br/>
+                2、住宿：入住两晚当地四钻酒店，吉隆坡升级两晚五星温德姆（或同级）酒店。（住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差2000元/人；团队如单男单女，我司领队有权调整夫妻，安排组合酒店房间住宿，客人不得有异议。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备）；
+                <w:br/>
+                新加坡酒店参考或其它同级（网评四星酒店）：
+                <w:br/>
+                宜必思尚品新加坡阿尔伯特酒店(ibis Styles Singapore Albert)
+                <w:br/>
+                福康宁 YWCA 酒店(YWCA Fort Canning)
+                <w:br/>
+                新加坡花柏山公园翰悦阁酒店(Hotel Faber Park Singapore - Handwritten Collection)（早餐外用）
+                <w:br/>
+                新加坡德威美居酒店(Mercure Singapore Tyrwhitt)（早餐外用）
+                <w:br/>
+                华星酒店(Link Hotel Singapore)
+                <w:br/>
+                新加坡RELC国际酒店(Relc International Hotel)
+                <w:br/>
+                新加坡悦乐樟宜酒店 - 远东集团(Village Hotel Changi by Far East Hospitality)
+                <w:br/>
+                吉隆坡酒店参考或其它同级（网评四星酒店） ：
+                <w:br/>
+                七堡酒店(Kip Hotel)或同级
+                <w:br/>
+                吉隆坡辉煌大酒店(Vivatel Kuala Lumpur)
+                <w:br/>
+                Komune wellness吉隆坡克幕生活健康酒店
+                <w:br/>
+                the chow kit酒店或同级
+                <w:br/>
+                Ibis Kuala Lumpur City Centre宜必思吉隆坡市中心酒店
+                <w:br/>
+                八打灵再也阿玛达酒店Hotel Armada Petaling Jaya
+                <w:br/>
+                Days Hotel &amp; Suites by Wyndham Fraser Business Park KL吉隆坡弗拉斯尔商业园区戴斯套房酒店
+                <w:br/>
+                新山酒店参考或其它同级（网评四星酒店）：
+                <w:br/>
+                亚曼斯里酒店 Amansari residence resort或同级
+                <w:br/>
+                新山 Granada 酒店(Hotel Granada Johor Bahru) 或同级
+                <w:br/>
+                马六甲酒店参考或其它同级（网评四星酒店）：
+                <w:br/>
+                马六甲金斯格林酒店(Kings Green Hotel Melaka)或同级
+                <w:br/>
+                马六甲 mudzaffar或同级
+                <w:br/>
+                马六甲国际贸易中心酒店(MITC Hotel)
+                <w:br/>
+                马六甲天鹅花园度假酒店Swan Garden Hotel
+                <w:br/>
+                马六甲Hallmark Crown Hotel豪门大酒店皇冠
+                <w:br/>
+                马六甲金沙湾度假村(Bayou Lagoon Park Resort)或同级
+                <w:br/>
+                马来西亚五钻参考酒店
+                <w:br/>
+                吉隆坡 Pacific Regancy Hotel KL
+                <w:br/>
+                吉隆坡 Eastin Hotel KL
+                <w:br/>
+                吉隆坡哈达马斯帝盛酒店 Dorsett Hartamas
+                <w:br/>
+                吉隆坡梳邦帝盛君豪酒店 Dorsett Subang
+                <w:br/>
+                吉隆坡斯里太平洋酒店 Seri Pacific Hotel
+                <w:br/>
+                吉隆坡孟沙温德姆至尊酒店 Wyndham Grand Bangsar
+                <w:br/>
+                3、用餐：包含 6正 4 早 ，正餐新加坡段是 6 菜 1 汤不含酒水 ，马来西亚段是 8 菜 1 汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动 放弃 ，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士 ，保证一人一正座。
                 <w:br/>
                 5、 门票：行程内景点第一道门票 ，不含园中园。
                 <w:br/>
-                6、购物：全程纯玩无购物。
-[...3 lines deleted...]
-                8、签证：新加坡+马来西亚免签
+                6、导游 ：当地中文导游及全程领队陪同服务。
+                <w:br/>
+                7、签证：新加坡+马来西亚免签。
+                <w:br/>
+                8、全程服务费 380 元/人 ，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1106,82 +1195,69 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2、个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3、航空公司临时上涨的燃油税；
                 <w:br/>
-                4、其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾 战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
-[...1 lines deleted...]
-                5、卫生检疫费、 出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
+                4、其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
+                <w:br/>
+                5、卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6、酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
-                7、全程服务费 380 元/人 ，随团费一同收取；
-[...24 lines deleted...]
-                11、外籍：外籍人士及港澳人士加收 500 元/人 ，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍 护照必须有二次或多次入中国签证。
+                7、马来酒店税：马来酒店税：参考10马币/间/晚，当地现付；其中入住吉隆坡或雪兰莪州酒店的旅客，需额外增加可持续发展征费（Sustainable Development Fee）7马币/间/晚，共17马币/间/晚。费用属当地政府征收，将于旅客办理入住手续时由酒店直接收取。（如遇旺季，酒店税可能会有涨幅）。
+                <w:br/>
+                8、儿童收费：12 岁以下儿童不占床位-800元/人 ， 占床大小同价， 12 岁以上儿童必须占床 ，凡是占床儿童都按 照成人价。（新马的床位都比较小，若小孩身高比较高，建议客户占床参团，不占床位小孩不含早餐）
+                <w:br/>
+                12-18岁儿童：12-18岁小孩必须占床参团
+                <w:br/>
+                婴儿手抱：2岁以下1500元/人（含小费）。
+                <w:br/>
+                9、长者：长者与成人同价，超过65岁，需提交健康证明及签署免责书，不接受75岁以上报名。
+                <w:br/>
+                10、外籍：外籍人士及港澳人士加收500元/人，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍护照必须有二次或多次入中国签证。
+                <w:br/>
+                11、离团费：若客户需要在新加坡/马来西亚离团，需要交纳离团费给当地地接（或领队）；参考新加坡1000元/人/天；马来西亚500元/人/天
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1580,51 +1656,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>