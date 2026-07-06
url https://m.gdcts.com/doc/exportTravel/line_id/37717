--- v3 (2026-05-21)
+++ v4 (2026-07-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【一起趣野·玩转南洋】纯玩 双乐园 新加坡环球影城 马来西亚乐高乐园  马六甲风情5天4晚( 广州往返SQ)行程单</w:t>
+        <w:t xml:space="preserve">【一起趣野·玩转南洋】 双乐园 新加坡环球影城 马来西亚乐高乐园  马六甲风情5天4晚( 广州往返SQ)行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SQ新入新出</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -408,59 +408,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【安心畅玩】全程无购物无自费 ，纯玩到底；
-                <w:br/>
                 【舒适住宿】入住四星酒店 ，升级一晚吉隆坡国际五星酒店，舒适睡眠出行无忧；
                 <w:br/>
                 【畅游两国】一次打卡花园城市--新加坡；橡胶王国--马来西亚；
                 <w:br/>
                 【畅玩乐园】乐高乐园+环球影城：一次过玩转新马两大主题乐园~~亲友同乐；
                 <w:br/>
-                【特色美食】东南亚特色水果餐、新加坡特色海南鸡饭、马来西亚娘惹餐、奶油虾
+                【特色美食】肉骨茶、新加坡特色海南鸡饭、马来西亚娘惹餐、奶油虾
                 <w:br/>
                 【精选航班】新加坡航空全球卓越航空公司·全舱位 WiFi 覆盖·畅享非凡旅途，早去晚回玩足5日
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -579,94 +577,96 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡      星耀樟宜-鱼尾狮身像-伊丽莎白大道-高等法院（外观）-政府大厦广场-国会 大厦（外观）
+                广州-新加坡      星耀樟宜-鱼尾狮身像-伊丽莎白大道-高等法院（外观）-政府大厦广场-国会大厦（外观）-老城之旅
                 <w:br/>
                 参考航班 ：去程 SQ 853广州-新加坡 01:20 05:30
                 <w:br/>
                 提前一天晚上，指定时间，(以出团通知为准)在广州白云机场国际出发厅集中，办理出境手续后乘坐五星航空-新加坡航空客机飞往新加坡。
                 <w:br/>
                 抵达后参加开启我们的愉快之旅！
                 <w:br/>
                 【星耀樟宜】是新加坡全新打造的一个地标性建筑，位于新加坡樟宜机场第一航站楼前方，是一座游乐胜地、购物休闲、住宿餐饮、花园景观和航空设施的综合性建筑。其中的资生堂森林谷( Shiseido 森林谷)是星耀樟宜的核心景观，这里是新加坡规模大的室内植物展示地之一，也是一个奇妙的机场园林，在建筑内不同楼层都有出入口。 
                 <w:br/>
                 接着带大家探访万象新加坡的特色风光：
                 <w:br/>
                 【伊丽莎白大道】新加坡的 “黄金中轴线” 之一！沿街全是地标级建筑，一边连着繁华商圈，一边挨着政府机构，逛着就能打卡城市核心风光！ 是感受新加坡都市气息的好去处。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【政府大厦广场】（外观）此地见证了许多的新加坡建国重大相关的历史事件。新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【鱼尾狮身像】位于新加坡河河口，知名的鱼尾狮像就坐落于此，这个矗立于浪尖的狮头鱼身是新加坡的标志和象征。它后面还建有一座小鱼尾狮像与之相伴，与大鱼尾狮呼应，从口中喷射水柱。鱼尾狮的鱼身象征着新加坡从小渔村谦卑起步。狮头则代表了新加坡最早期的名称“Singapura”（新加坡拉），马来语中，意指“狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，口中源源不绝地喷出水柱。与全球其他重要地标相似，鱼尾狮雕像已成了到访新加坡必看的景点。小鱼尾狮则可以近距离观看鱼尾狮细节。如遇因政府维修、升级等原因导致无法观看大鱼尾狮像，会安排欣赏小鱼尾狮
                 <w:br/>
                 游览最美的【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。
                 <w:br/>
-                【百年南洋药油世家】狮城人气伴手礼的永泰行百年药油，传承百年历史，晚餐后入住酒店
+                【老城之旅】（约40分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏，途经百年南洋药油世家狮城人气伴手礼的永泰行百年药油，传承百年历史。
+                <w:br/>
+                后送酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：不含     晚餐：海南鸡饭   </w:t>
+              <w:t xml:space="preserve">早餐：不含     午餐：海南鸡饭     晚餐：不含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">新加 坡4星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1215,50 +1215,314 @@
                 <w:br/>
                 2、个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3、航空公司临时上涨的燃油税；
                 <w:br/>
                 4、其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5、卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6、酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 7、马来酒店税：马来酒店税：参考10马币/间/晚，当地现付；其中入住吉隆坡或雪兰莪州酒店的旅客，需额外增加可持续发展征费（Sustainable Development Fee）7马币/间/晚，共17马币/间/晚。费用属当地政府征收，将于旅客办理入住手续时由酒店直接收取。（如遇旺季，酒店税可能会有涨幅）。
                 <w:br/>
                 8、儿童收费：12 岁以下儿童不占床位-800元/人 ， 占床大小同价， 12 岁以上儿童必须占床 ，凡是占床儿童都按 照成人价。（新马的床位都比较小，若小孩身高比较高，建议客户占床参团，不占床位小孩不含早餐）
                 <w:br/>
                 12-18岁儿童：12-18岁小孩必须占床参团
                 <w:br/>
                 婴儿手抱：2岁以下1500元/人（含小费）。
                 <w:br/>
                 9、长者：长者与成人同价，超过65岁，需提交健康证明及签署免责书，不接受75岁以上报名。
                 <w:br/>
                 10、外籍：外籍人士及港澳人士加收500元/人，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍护照必须有二次或多次入中国签证。
                 <w:br/>
                 11、离团费：若客户需要在新加坡/马来西亚离团，需要交纳离团费给当地地接（或领队）；参考新加坡1000元/人/天；马来西亚500元/人/天
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">新加坡【仁济堂】同类型商店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">滑店----药油</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马来西亚【锡器】或【巧克力】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">滑店----锡品：锡器制品，珊瑚制品。或巧克力。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1656,51 +1920,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1844,50 +2108,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>