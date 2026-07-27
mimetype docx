--- v4 (2026-07-06)
+++ v5 (2026-07-27)
@@ -601,51 +601,51 @@
               <w:t xml:space="preserve">
                 广州-新加坡      星耀樟宜-鱼尾狮身像-伊丽莎白大道-高等法院（外观）-政府大厦广场-国会大厦（外观）-老城之旅
                 <w:br/>
                 参考航班 ：去程 SQ 853广州-新加坡 01:20 05:30
                 <w:br/>
                 提前一天晚上，指定时间，(以出团通知为准)在广州白云机场国际出发厅集中，办理出境手续后乘坐五星航空-新加坡航空客机飞往新加坡。
                 <w:br/>
                 抵达后参加开启我们的愉快之旅！
                 <w:br/>
                 【星耀樟宜】是新加坡全新打造的一个地标性建筑，位于新加坡樟宜机场第一航站楼前方，是一座游乐胜地、购物休闲、住宿餐饮、花园景观和航空设施的综合性建筑。其中的资生堂森林谷( Shiseido 森林谷)是星耀樟宜的核心景观，这里是新加坡规模大的室内植物展示地之一，也是一个奇妙的机场园林，在建筑内不同楼层都有出入口。 
                 <w:br/>
                 接着带大家探访万象新加坡的特色风光：
                 <w:br/>
                 【伊丽莎白大道】新加坡的 “黄金中轴线” 之一！沿街全是地标级建筑，一边连着繁华商圈，一边挨着政府机构，逛着就能打卡城市核心风光！ 是感受新加坡都市气息的好去处。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【政府大厦广场】（外观）此地见证了许多的新加坡建国重大相关的历史事件。新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【鱼尾狮身像】位于新加坡河河口，知名的鱼尾狮像就坐落于此，这个矗立于浪尖的狮头鱼身是新加坡的标志和象征。它后面还建有一座小鱼尾狮像与之相伴，与大鱼尾狮呼应，从口中喷射水柱。鱼尾狮的鱼身象征着新加坡从小渔村谦卑起步。狮头则代表了新加坡最早期的名称“Singapura”（新加坡拉），马来语中，意指“狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，口中源源不绝地喷出水柱。与全球其他重要地标相似，鱼尾狮雕像已成了到访新加坡必看的景点。小鱼尾狮则可以近距离观看鱼尾狮细节。如遇因政府维修、升级等原因导致无法观看大鱼尾狮像，会安排欣赏小鱼尾狮
                 <w:br/>
                 游览最美的【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。
                 <w:br/>
-                【老城之旅】（约40分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏，途经百年南洋药油世家狮城人气伴手礼的永泰行百年药油，传承百年历史。
+                【老城之旅】（约40分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏，途经百年南洋药油世家仁济堂狮城人气伴手礼，传承百年历史。
                 <w:br/>
                 后送酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：不含     午餐：海南鸡饭     晚餐：不含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -852,69 +852,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马六甲-吉隆坡：马六甲海峡-水上清真寺-吉隆坡双峰塔-莎罗马行人桥-巧克力 DIY/锡器工艺DIY-亚罗街美食
+                马六甲-吉隆坡：马六甲海峡-水上清真寺-吉隆坡双峰塔-莎罗马行人桥-亚罗街美食
                 <w:br/>
                 在【马六甲海峡】拍照留念 ，马六甲海峡是位于马来半岛与苏门答腊岛之间的海峡。 因沿岸有马 来西亚一古城马六甲而得名。海峡西北端通印度洋的安达曼海 ，东南端连接南中国海 ，现由新加坡、 马来西亚和印度尼西亚 3 国共管。海峡处于赤道无风带 ，全年风平浪静的日子很多。海峡底质平坦 ， 多为泥沙质 ，水流平缓 ，是参观马六甲不可缺少的景点。
                 <w:br/>
                 <w:br/>
                     【水上清真寺】位于久负盛名之古城马六甲 ， 白屋金顶 ，坐落在马六甲海峡水域 ，美不胜收的是 落日之时 ，据说高大白屋被落日染红 ，天边红霞片片 ，海面红波荡漾 ，它有时浮动在海面 ，诵经声 ， 金色穹顶 ，折射在微波轻动的海面 ，夜晚 ，外围会亮起彩灯 ，将清真寺映照成如幻似梦的颜色 ，与月 色互映衬。
                 <w:br/>
                 <w:br/>
                    前往【吉隆坡双峰塔】（外观）双子塔是吉隆坡的标志性城市景观之一，大厦位于吉隆坡市中心。双子塔高451.9米、共88层 ，一对一模一样大厦并肩耸立 ， 中间有栈桥相连。
                 <w:br/>
                 <w:br/>
                     后前往市中心的【莎罗马行人桥】打卡拍照。莎罗 马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗LED灯泡，可发出不同颜色的灯光，在夜晚将随着 节日，呈现不同的图案。部分行人天桥的屋顶是利用玻 璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁 ，独特的外型 ， 已成为吉隆坡市中心的新地标。
-                <w:br/>
-[...5 lines deleted...]
-                    【锡器工艺DIY 】，在这里，您可以学习锡器工艺的基本技巧，允许您发挥创造力，学习新技能，并亲自制作独特的锡器十二生肖 作品。它也是一个与朋友或家人一起度过有趣时光的好机会。最后，您将完成您的 锡器作品，赠送打造属于您的 12生肖附身锡器小吊坠纪念品。
                 <w:br/>
                 <w:br/>
                     【亚罗街美食自由行】亚罗街是吉隆坡有名的美食 街，这里汇集了各式各样的美食，美食品种比茨厂街更 为丰，不过价位相对要更高一点。这条拥有五十多年 历史的街道当初是个风月场所，当时有一些小贩在此摆档营业 ，后来这里脱胎换骨地成为了纯正的美食胜地。在这里您可以自行享受吉隆坡当地的美食文化
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：肉骨茶     晚餐：亚罗街自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1063,51 +1056,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：含广州-新加坡，往返国际机票经济舱含税。
                 <w:br/>
-                2、住宿：入住两晚当地四钻酒店，吉隆坡升级两晚五星温德姆（或同级）酒店。（住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差2000元/人；团队如单男单女，我司领队有权调整夫妻，安排组合酒店房间住宿，客人不得有异议。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备）；
+                2、住宿：：入住三晚当地四钻酒店，吉隆坡升级一晚国际五星酒店。（住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差2000元/人；团队如单男单女，我司领队有权调整夫妻，安排组合酒店房间住宿，客人不得有异议。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备）；
                 <w:br/>
                 新加坡酒店参考或其它同级（网评四星酒店）：
                 <w:br/>
                 宜必思尚品新加坡阿尔伯特酒店(ibis Styles Singapore Albert)
                 <w:br/>
                 福康宁 YWCA 酒店(YWCA Fort Canning)
                 <w:br/>
                 新加坡花柏山公园翰悦阁酒店(Hotel Faber Park Singapore - Handwritten Collection)（早餐外用）
                 <w:br/>
                 新加坡德威美居酒店(Mercure Singapore Tyrwhitt)（早餐外用）
                 <w:br/>
                 华星酒店(Link Hotel Singapore)
                 <w:br/>
                 新加坡RELC国际酒店(Relc International Hotel)
                 <w:br/>
                 新加坡悦乐樟宜酒店 - 远东集团(Village Hotel Changi by Far East Hospitality)
                 <w:br/>
                 吉隆坡酒店参考或其它同级（网评四星酒店） ：
                 <w:br/>
                 七堡酒店(Kip Hotel)或同级
                 <w:br/>
                 吉隆坡辉煌大酒店(Vivatel Kuala Lumpur)
                 <w:br/>
                 Komune wellness吉隆坡克幕生活健康酒店
                 <w:br/>
@@ -1130,50 +1123,52 @@
                 马六甲金斯格林酒店(Kings Green Hotel Melaka)或同级
                 <w:br/>
                 马六甲 mudzaffar或同级
                 <w:br/>
                 马六甲国际贸易中心酒店(MITC Hotel)
                 <w:br/>
                 马六甲天鹅花园度假酒店Swan Garden Hotel
                 <w:br/>
                 马六甲Hallmark Crown Hotel豪门大酒店皇冠
                 <w:br/>
                 马六甲金沙湾度假村(Bayou Lagoon Park Resort)或同级
                 <w:br/>
                 马来西亚五钻参考酒店
                 <w:br/>
                 吉隆坡 Pacific Regancy Hotel KL
                 <w:br/>
                 吉隆坡 Eastin Hotel KL
                 <w:br/>
                 吉隆坡哈达马斯帝盛酒店 Dorsett Hartamas
                 <w:br/>
                 吉隆坡梳邦帝盛君豪酒店 Dorsett Subang
                 <w:br/>
                 吉隆坡斯里太平洋酒店 Seri Pacific Hotel
                 <w:br/>
                 吉隆坡孟沙温德姆至尊酒店 Wyndham Grand Bangsar
+                <w:br/>
+                八打灵希尔顿酒店(Hilton Petaling Jaya)
                 <w:br/>
                 3、用餐：包含 6正 4 早 ，正餐新加坡段是 6 菜 1 汤不含酒水 ，马来西亚段是 8 菜 1 汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动 放弃 ，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士 ，保证一人一正座。
                 <w:br/>
                 5、 门票：行程内景点第一道门票 ，不含园中园。
                 <w:br/>
                 6、导游 ：当地中文导游及全程领队陪同服务。
                 <w:br/>
                 7、签证：新加坡+马来西亚免签。
                 <w:br/>
                 8、全程服务费 380 元/人 ，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1374,121 +1369,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">新加坡【仁济堂】同类型商店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">滑店----药油</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">滑店----锡品：锡器制品，珊瑚制品。或巧克力。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1920,51 +1844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>