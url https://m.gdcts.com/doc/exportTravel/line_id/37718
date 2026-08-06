--- v1 (2026-02-28)
+++ v2 (2026-08-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【巴厘岛】巴厘岛蓝钻 6天5晚 | 广州CZ往返 | 小团 | 贝尼达岛 | 破碎沙滩 | 天神浴池 | 精灵坠崖 | 梯田俱乐部秋千鸟巢 | Alaska Rafting 漂流 | 乌鲁瓦图情人崖行程单</w:t>
+        <w:t xml:space="preserve">【巴厘岛】蓝钻巴厘岛 6天5晚 | 广州CZ往返 | 小团 | 贝尼达岛 | 破碎沙滩 | 天神浴池 | 精灵坠崖 | 梯田俱乐部秋千鸟巢 | Alaska Rafting 漂流 | 乌鲁瓦图情人崖行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,55 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-巴厘岛 CZ8481/0220-0735   
-[...3 lines deleted...]
-                备注：散拼不可指定航班，由航空公司调配，以上为参考航班，最终航班以出团通知书为准。 
+                广州往返参考航班（6天5晚）
+                <w:br/>
+                去程：广州-巴厘岛 CZ8481/02:35-07:45
+                <w:br/>
+                回程：巴厘岛-广州 CZ8482/08:40-13:50
+                <w:br/>
+                备注：以上为参考航班，最终航班以出团通知书为准。 
                 <w:br/>
                 行程表中所列航班的起抵时间均为当地时间，“+1”表示航班第二天抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -408,55 +410,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【必玩理由】★★★★★
                 <w:br/>
                 ◎【品质出行】纯玩高端品质
                 <w:br/>
                 ◎【优质航班】五星南航广州直飞巴厘岛，拒绝廉价航空
                 <w:br/>
                 ◎【全新升级】3晚当地五星酒店+2晚国五或同级酒店
                 <w:br/>
                 ◎【独家安排】独家游艇看日落/海盗船+自助晚餐
                 <w:br/>
                 ◎【网红打卡】Alaska Rafting漂流（1个小时）--Alas Harum梯田景观俱乐部（包含秋千+鸟巢）
                 <w:br/>
-                ◎【优选景点】贝尼达岛西线环岛游（破碎沙滩、天神浴池、精灵坠崖）--海中浮台水上活动（包含浮潜+独木舟+香蕉船+岛上简餐）
-[...3 lines deleted...]
-                ◎【美食享受】猪肋排、水上发呆亭炸飞鱼、南纬八度火锅烧烤、游艇自助餐
+                ◎【优选景点】贝尼达岛西线环岛游（破碎沙滩、天神浴池、精灵坠崖）
+                <w:br/>
+                ◎【美食享受】猪肋排、水上发呆亭炸飞鱼、游艇自助餐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,182 +573,185 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--巴厘岛--接机--海底喷泉--乌鲁瓦图情人崖下午茶--游艇黄昏自助晚餐--入住酒店
+                广州--巴厘岛--接机--海底喷泉--乌鲁瓦图情人崖下午茶--黄昏自助晚餐--入住酒店
                 <w:br/>
                 请各位贵宾于提前一天晚上于指定时间在广州白云国际机场集合，乘坐国际航班飞往巴厘岛。 巴厘岛是世界上漂亮而有特色的观光胜地之一，凭借着其得天独厚的自然景观、古老的文明与独特的地方民俗艺术、玦美的海滩、精致的手工艺术、曼妙的音乐舞蹈，这里几乎是一个人间的香格里拉。
                 <w:br/>
                 <w:br/>
                 抵达巴厘岛机场接受印尼美女献花+礼品接机。随后跟随导游乘坐空调旅游车前往【海底喷泉】站在观景台上可以看到海边一大片黑色的火山岩长期被海浪侵蚀，出现凹凸不平的表面和无数中空的空洞，海浪一层层奔涌而来，因为地形的收缩激起巨大高耸的水柱，真是令人感叹的景观！
                 <w:br/>
                 <w:br/>
                 流传着神话色彩的【乌鲁瓦度情人崖+下午茶】它的背后有一段凄美的爱情悲剧，为此地平添了离奇色彩。在这里，您可以欣赏印度洋海岸美景。随后在独家【游艇黄昏自助晚餐】我们的独家豪华黄昏游艇晚餐，带您同时体验绝美的海上黄昏美景与可口食物的双重享受。游艇从码头出海，在海上停泊享用晚餐，到您尽兴而归返回岸上，2小时的海上之旅也将成为您巴厘岛之旅难忘时刻的一部分。
                 <w:br/>
                 <w:br/>
                 （如遇游艇爆满的情况下，将替换海岛船）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：红海湾中式海鲜餐     晚餐：游艇自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">五星酒店</w:t>
+              <w:t xml:space="preserve">巴厘岛海边网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贝尼达岛出海一日游：贝尼达岛西线环岛游（破碎沙滩+天神浴池+精灵坠崖）--海中浮台水上活动（包含浮潜+独木舟+香蕉船+岛上简餐）
-[...1 lines deleted...]
-                早餐后，前往【贝尼达岛】又称为佩妮达岛，位于巴厘岛东南面龙目海峡，是巴厘岛东部的一座离岛。这里与印度洋相邻，海水清澈见底十分通透，水面离海底不深，珊瑚礁和海洋生物色彩斑斓，水底景物清晰可见。（包含：浮潜+独木舟+香蕉船+岛上简餐）或者靠在沙滩椅上，悠闲地翻几页书，啜一口色彩缤纷的鲜榨热带水果汁，发个呆，打个盹儿，有连绵的海浪声依稀相伴，好不惬意！在这风景如画的海上乐园， 让我们玩尽疯狂刺激的海上活动，让我们换个方式，体验真正的海岛乐趣！我们将游览贝尼达岛的 3 个著名景点，精灵坠崖、破碎沙滩、天使浴池。
+                贝尼达岛出海一日游：贝尼达岛西线环岛游（破碎沙滩+天神浴池+精灵坠崖）
+                <w:br/>
+                早餐后，前往【贝尼达岛】又称为佩妮达岛，位于巴厘岛东南面龙目海峡，是巴厘岛东部的一座离岛。这里与印度洋相邻，海水清澈见底十分通透，水面离海底不深，珊瑚礁和海洋生物色彩斑斓，水底景物清晰可见。可海上浮潜或者靠在沙滩椅上，悠闲地翻几页书，发个呆，打个盹儿，有连绵的海浪声依稀相伴，好不惬意！在这风景如画的海上乐园， 让我们玩尽疯狂刺激的海上活动，让我们换个方式，体验真正的海岛乐趣！我们将游览贝尼达岛的 3 个著名景点，精灵坠崖、破碎沙滩、天使浴池。
                 <w:br/>
                 【精灵坠崖】精灵坠崖(KelingKing Beach)也叫克林金岛，是这个岛上最最著名的景点，高耸的悬崖，碧蓝的海湾和洁白的沙滩非常上镜，很多人来贝尼达岛应该都是为了这个超赞的景色。
                 <w:br/>
                 【破碎海滩】破碎海滩(Broken Beach)也称之为天仙裂痕，这是一座天然形成的拱桥，海上拱门。事实上是一个巨大洞穴的遗迹，经过多年海水的冲刷，洞穴崩塌并开始与海湾相连。因此在此形成一处特别的景致。
                 <w:br/>
                 【天使浴池】天使浴池(Angel Billabong)是岛上极具人气的必玩儿景点之一。这种景观主要是火山岩经由海浪日积月累拍打形成的。池内海水碧绿澄澈，池外便是广阔浩瀚的大海，可以给予旅行者一座360度无死角的网红拍照圣地。
                 <w:br/>
+                <w:br/>
                 温馨提示：所有的水上活动均有一定的危险性，请根据自身健康状况，评估风险参与。如您计划参加水上活动，建议准备好泳衣泳裤及多备一套衣服，以便水上活动之后可以更换。
                 <w:br/>
+                【天神浴池】涨潮时海浪汹涌，最高可达20余米，仅在退潮时才可进入。可听从当地人的指引，不要靠近边缘，以免滑落。因出海当天比较辛苦，且岛上条件有限，建议自备些零食。
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：岛上简餐     晚餐：南纬八度火锅烧烤   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">五星酒店</w:t>
+              <w:t xml:space="preserve">巴厘岛海边网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -788,51 +791,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">五星酒店</w:t>
+              <w:t xml:space="preserve">巴厘岛海边网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -872,51 +875,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">国五酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -957,51 +960,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：猪肋排     晚餐：水上发呆亭炸飞鱼   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">国五酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1016,51 +1019,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 指定时间送机--抵达广州白云机场
                 <w:br/>
                 回忆旅途中的种种，相信此行已深刻地印入您的脑海，飞机起飞时刻在即，行程结束难免，但巴厘岛的热情永远在南洋的海上，期待您下一次的造访！抵达广州白云机场后自行散团，期待下一次相遇。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1107,121 +1110,121 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--巴厘岛  回程：巴厘岛--广州（含机建燃油税）
                 <w:br/>
-                【住宿】3晚五星酒店+2晚国五酒店
+                【住宿】3晚海边五钻酒店+2晚国际五星酒店
                 <w:br/>
                 【用餐】全程6正4早（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
                 <w:br/>
                 【交通】旅游车全程用车（保证一人一正座）
                 <w:br/>
-                【导游】当地优秀导游服务。
+                【导游】2-4人司兼导，5-9人司机+导游。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】旅游意外险（最高保额为30万元/人）。
+                <w:br/>
+                【境外导游服务费和签证费】600元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、综合服务费￥300/人，签证费￥300/人（随团费一并收取）。
-[...11 lines deleted...]
-                7、2024年2月14号起，抵达巴厘岛的国际旅客需付15万印尼盾/人的旅游税。
+                1、儿童价：小孩不占床位：-600元；占床：大小同价；12岁及以上必须占床。（婴儿现询）
+                <w:br/>
+                2、全程单房差￥2200/人（旺季2800）。
+                <w:br/>
+                3、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                4、70周岁及以上老人原则上不建议参团，一定要参加的话+300元/人的老人照顾费。
+                <w:br/>
+                5、个人产生的费用。
+                <w:br/>
+                6、2024年2月14号起，抵达巴厘岛的国际旅客需付15万印尼盾/人的旅游税。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1517,51 +1520,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此价格为持中国大陆护照的销售价格，持非中国大陆护照（外籍护照或港澳护照）需加收￥500/人。（注意：持香港或澳门行政区特区护照出团时必须携带回乡证等有效证件）
                 <w:br/>
                 2、如出现有单人或单男单女，则以加床为原则，出现单人房须收取单间差价费用。
                 <w:br/>
-                3、最低成行人数2人，我司不派领队。
+                3、最低成行人数2人，2-9人小团。
                 <w:br/>
                 4、此行程为团队往返，行程表上的行程当地导游在征求客人同意的情况下可以调动，但出现的景点必须会游览。
                 <w:br/>
                 5、如客人不随团由指定口岸出境，请自理签证及前往机场交通费，不作任何退款。
                 <w:br/>
                 6、航班时间以航空公司公布为准。航司有权对航班作出任何更改，如有变动，我司恕不另行通知，请以电话确认为准。
                 <w:br/>
                 7、所需提供的资料：护照原件（须有半年以上有效期及足够的签证空白页）、半年内的近期2寸彩色照片2张（限白底）
                 <w:br/>
                 8、游客因个人原因临时自愿放弃这次旅行，旅行当中的景点门票费用、酒店住宿费用、餐费、车费等均不退还；由于客人个人取消后所产生的房损也需由客人自己承担费用。
                 <w:br/>
                 9、游客的购物属于客人的自行购买行为，我公司不承担客人的自愿购买行为责任。
                 <w:br/>
                 10、行程表中所列自费项目，客人有权自愿选择参加。我社提供的自费项目参考价格适用于10人以上团队，如果参与人数不够10人，将无法享受此团体优惠价格，具体价格视参加人数而调整。如客人参加自费涉及到用餐的，餐费已经退在自费项目内，不另退餐费或安排用餐。
                 <w:br/>
                 11、境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
                 <w:br/>
                 12、客人不得随意离团，否则将收取RMB1500/人/天离团费用；离团期间出现安全事故，责任客人自理！
                 <w:br/>
                 13、60岁以上的老人参团需有直系亲属的陪同，患病旅行者和孕妇不得参团。
                 <w:br/>
                 14、客人和导游之间兑换当地货币，若返程之时未用尽，请及时同当地导游兑回，回国后我社不代为兑换。
                 <w:br/>
                 15、为提倡环保，大部分酒店不提供一次性洗漱用品请出团前自备。
                 <w:br/>
@@ -1741,145 +1744,143 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">中国大陆户籍护照为印尼落地签，费用为300元/人（如港澳台及外籍护照，以当下签证政策为准）</w:t>
+              <w:t xml:space="preserve">中国大陆户籍护照为印尼落地签或提前电子签证，费用为300元/人（如港澳台及外籍护照，以当下签证政策为准）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、以上行程和航班时刻均为大家参考，一切都以出团通知书为准！因客人的护照、签证或其他私人问题以及有关边检、海关等政府行为，而导致客人不能如期出境或不能出境；非旅行社过失的，我司概不负任何责任及作任何赔偿。如因客人护照上有不良记录，包括假签证和借证过境等，如被边检拒绝出境，团费不作任何退款。
                 <w:br/>
                 <w:br/>
                 二、参考酒店
                 <w:br/>
-                2晚五星酒店或同级：
+                3晚海边五钻酒店或同级：
                 <w:br/>
                 Sadara Resort巴厘岛萨达拉精品海滩度假村
                 <w:br/>
                 Bintang Bali Resort宾当巴厘岛度假村
                 <w:br/>
                 The Patra Bali Resort &amp; Villas帕特雷巴厘岛度假村及别墅
                 <w:br/>
                 Prama Sanur Beach Bali普拉玛沙努尔海滩巴厘岛酒店
                 <w:br/>
                 Platinum Jimbaran巴厘岛金巴兰海滩白金酒店
                 <w:br/>
-                或同级酒店
-[...2 lines deleted...]
-                2晚海边国五酒店或同级：
+                <w:br/>
+                2晚国际五星酒店或同级：
                 <w:br/>
                 sakala巴厘岛萨卡拉度假村
                 <w:br/>
                 ayodya巴厘岛阿优达度假酒店
                 <w:br/>
                 anvaya巴厘岛安瓦雅海滩度假酒店
                 <w:br/>
                 nusa dua beach巴厘岛努沙杜阿海滩Spa酒店
                 <w:br/>
                 Hotel Nikko Bali Benoa Beach巴厘岛南湾海滩日航酒店
                 <w:br/>
                 grand mirage巴厘岛美乐滋度假酒店
                 <w:br/>
                 sol by melia benoa巴厘岛贝诺瓦索尔沙滩别墅美利亚酒店
                 <w:br/>
                 pullman legian巴厘岛勒吉安海滩铂尔曼酒店
                 <w:br/>
                 discovery kartika卡缇卡发现广场酒店
                 <w:br/>
                 The Westin Resort Nusa Dua, Bali巴厘岛努沙杜瓦威斯汀度假酒店
                 <w:br/>
                 Grand Hyatt Bali巴厘岛君悦大酒店
                 <w:br/>
                 RENAISSANCE NUSA DUA巴厘岛努萨杜瓦万丽度假村
                 <w:br/>
                 BALI HYATT NUSA DUA巴厘岛凯悦酒店
                 <w:br/>
-                RENAISSANCE ULUWATU巴厘岛乌鲁瓦图万丽度假村或同级酒店
+                RENAISSANCE ULUWATU巴厘岛乌鲁瓦图万丽度假村
                 <w:br/>
                 备注：不指定酒店
                 <w:br/>
                 声明 ： 以上酒店是我们精心挑选的适合中国人旅行的酒店 ，所有团全部入住以上酒店其中之一 ，若届时酒店满房 ，将按照同等级酒店调房 ！请务必收客之前给客人介绍。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1924,51 +1925,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>