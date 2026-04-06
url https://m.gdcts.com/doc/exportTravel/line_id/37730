--- v0 (2026-01-18)
+++ v1 (2026-04-06)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1765156881zC</w:t>
+              <w:t xml:space="preserve">SA1765156881zC （LG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ353 广州 CAN-新加坡 S IN（ 08:05-12:15）
-[...1 lines deleted...]
-                CZ350 吉隆坡+广州  KUL-CAN 13:25-17:35
+                CZ353 广州 -新加坡 CAN- SIN（ 08:05-12:15）
+                <w:br/>
+                CZ350 吉隆坡-广州  KUL-CAN （13:25-17:35）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -412,250 +412,592 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【安心畅玩】全程纯玩 0 购物 0 自费
                 <w:br/>
                 【童心相伴】世界经典电影的主题公园-环球影城
                 <w:br/>
                 【优质住宿】全程入住四钻酒店；吉隆坡超值升级一晚五星级酒店住宿
                 <w:br/>
-                【精选航司】新加坡入 ，马来西亚出 ，广州往返 ，南方航空客机 ，不走回头路增加游览时间 6 小时！ 【舌尖美食】新加坡特色美食：南洋海南鸡饭；马来西亚地道特色小吃： 肉骨茶、面包、奶油虾！    【特别安排】马来西亚瓜拉雪兰莪奇妙萤火虫探访之旅+天空之镜美景！
+                【精选航司】新加坡入 ，马来西亚出 ，广州往返 ，南方航空客机 ，不走回头路增加游览时间 6 小时！ 
+                <w:br/>
+                【舌尖美食】新加坡特色美食：南洋海南鸡饭；马来西亚地道特色小吃： 肉骨茶、面包、奶油虾！    
+                <w:br/>
+                【特别安排】马来西亚瓜拉雪兰莪奇妙萤火虫探访之旅+天空之镜美景！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="10500" w:type="dxa"/>
+        <w:gridCol w:w="1200" w:type="dxa"/>
+        <w:gridCol w:w="5800" w:type="dxa"/>
+        <w:gridCol w:w="1500" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="lineSchedulings"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10500" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">天数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">用餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                <w:br/>
-[...89 lines deleted...]
-                <w:br/>
+                广州+新加坡      航班时间：CZ353 广州 -新加坡 CAN- SIN（ 08:05-12:15） 鱼尾狮-市区观光-乌节路-哈芝巷
+                <w:br/>
+                请提前 3 小时前往广州白云机场集中（具体时间以我社通知为准），由我社专业领队协助办理  出境手续，乘客机飞抵素有“国际花园城市”之称的亚洲动感都市【新加坡】（飞行时间约 4 小时）
+                <w:br/>
+                    抵达新加坡后，接机后前往新加坡市区观光：观看【鱼尾狮身像】，鱼尾狮的鱼身象征着新加  坡从小渔村谦卑起步狮头则代表了新加坡最早期的名称“Singapura”(新加坡拉),马来语中，意指  “狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，高8.6米，重70吨，口中源源不绝地喷出水柱。与全球其他重要地标相似鱼尾狮雕像已成了到访新加坡必   看的景点。（如遇大鱼尾狮在维修 ，则改成小鱼尾看）
+                <w:br/>
+                    游览【伊丽莎白大道】，途径【高等法院】，【政府大厦广场】、【国会大厦】、【印度庙(外 观)】、【哈芝巷】哈芝巷是甘榜格南核心地带，看似悠闲小街上到处都是精致的小店。哈芝巷内本是 曾做仓库的战前老房子 ，现如今这里有很多的特色的小店 ，出售服饰、精品、家具、咖啡等。
+                <w:br/>
+                    接着前往新加坡繁华的商业区—【乌节路】 自由活动。 随后入住酒店。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：自理     午餐：海南鸡饭     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">新加坡 4 钻酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                新加坡-新山 花芭山-老城区打卡-环球影城（含门票）-新山（过关）-马六甲
+                <w:br/>
+                接着游览【花芭山】、远眺【新加坡港-国际著名的转口港】，观赏海景和全岛风貌，一览货 柜深水码头全景（共约30分钟）。
+                <w:br/>
+                    【老城区打卡】前往新加坡当地老城区 ，感受南洋风情 ，体验南洋百年老店-仁济堂
+                <w:br/>
+                后前往【新加坡环球影城】（含门票）
+                <w:br/>
+                这是新加坡著名的世界主题乐园，内含多种精彩表演项目和游戏设施。亚洲家庭渡假圣地 环球影城主题公园项目包括:太空堡垒双轨过山车,马达加斯加-木箱漂流记,科幻城市主题区,个史瑞克城堡,好莱坞星光大道等。环球影城票为一次性使用,不可延期,更改,退票处理)。后集中回酒店休息。
+                <w:br/>
+                     简介：
+                <w:br/>
+                    【新加坡环球影城】--全球创新『变形金刚』机动游戏
+                <w:br/>
+                24个以电影主题的游乐设施与景点，其中18个专为新加坡设计打造。双轨过山车、马达 加斯加过山车。变形金刚主题区、科幻城市主题区、来自"史瑞克"科幻城市主题区。
+                <w:br/>
+                指定时间集合 ，后送往新加坡马来西亚边境城市新山（车程约 1.5 小时 ，约 36 公里） ，入住 马来西亚酒店。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：包含     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲 4 钻酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马六甲-吉隆坡
+                <w:br/>
+                早餐后 ，前往马来西亚历史古城--马六甲（车程约 3 小时 ，约 126 公里） ，到达后市区观光 （游览约 1.5 小时）：郑和下西洋所留下的遗迹——【三宝山】【三宝井】和【三宝庙】(如遇维 修,则改为外观)；
+                <w:br/>
+                    【三宝庙+三宝井】建于 1673 年 ，它是为了纪念 1405 年至 1435 年间七次下西洋的中国明  朝一保太监郑和而建的。庙右侧的三宝井，是马六甲古老的水井，相传是 1409 年郑和率军到此 为寻找饮用水而控掘的。
+                <w:br/>
+                    游览富有葡萄牙风格的【圣保罗山】、【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】、 【英雄广场】等名胜。后前往【马六甲海峡】拍照留念（约 10 分钟） 。
+                <w:br/>
+                    前往游览【黑风洞】黑风洞距离吉隆坡以北，是一处拥有一系列洞穴与寺庙的石灰岩山丘，也是印度以外的 印度教圣地之一。每到 1 月底 2 月初一年一度的大宝森节时，这里都会举行盛大的庆典活动，吸引着世 界各地的印度教教徒前来朝圣。在黑风洞前面矗立着一座巨大的镀金印度大佛战神穆鲁干塑像，高达百余米。佛像前的广场上有许 多鸽子 ，还可以看到许多印度教的神像及彩绘。后前往吉隆坡市区观光（游览约 45 分钟）：参观有如童话般建筑的【国家皇宫】 ，【独立广场】、 【高等法院】 ，还有【国家英雄纪念碑】等；指定时间集合后前往首都吉隆坡 Pavilion 商场参观【琉璃许愿池】（约 20 分钟） 接着前往【吉隆坡市中心】 --美食一条街【十号胡同】自由活动，晚餐自理。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：娘惹餐     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉隆坡 4 钻酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 吉隆坡
                 <w:br/>
-                【天空之镜】马来西亚天空之镜也就是沙沙兰(Sasaran) ，是一个地名 ，位于马六甲海峡中。这里  平时只是一片汪洋，根据农历日期变化，每天这里出现时间不规律的落潮，一片沙洲竟显露出来。这海 中滩涂是大海的馈赠 ，每天出现仅短短的几个小时左右 ，可以看到海洋贝类或寄居蟹等海洋生物。
-[...29 lines deleted...]
-                隐瞒实情出 行 ，我社概不负责游客因自身情况造成的一切损失和责任*
+                早餐后前往【天空之镜】马来西亚天空之镜也就是沙沙兰(Sasaran) ，是一个地名 ，位于马六甲海峡中。这里平时只是一片无际海面，根据农历日期变化，每天这里出现时间不规律的落潮，一片沙洲竟显露出来。这海中滩涂是大海的馈赠 ，每天出现仅短短的几个小时左右 ，可以看到海洋贝类或寄居蟹等海洋生物。
+                <w:br/>
+                    夜幕降临后前往【萤火虫探秘之旅】数百万只萤火虫栖息在"Berembang"树上，同步闪烁形成"圣诞树"奇观，被视为世界很大萤火虫群落之一，瓜拉雪兰莪的萤火虫属于"同步闪烁"品种，全球仅少数地区可见。当地政府通过建立保护区、限制光源、规范船只等措施保护这一脆弱生态。旅游收入同时支持了红树林保育工作，形成可持续的生态。
+                <w:br/>
+                    游览后返回酒店。
+                <w:br/>
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：包含     晚餐：面包鸡   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉隆坡 5 钻酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                吉隆坡-送机   CZ350 吉隆坡-广州  KUL-CAN （13:25-17:35）
+                <w:br/>
+                早餐后前往【太子行政中心】、在【首相官邸】外拍照留念。游览【太子城水上清真寺】 (温馨提示:游客可进 入参观，但女性游客需在入口右方自行借取罩袍才能进入，开放时间至下午四点。如遇上不开放，不能 进去费用恕不退还)
+                <w:br/>
+                    【吉隆坡石油双峰塔】（外观）双子塔是吉隆坡的标志性城市景观之一 ，大厦位于吉隆坡市中心。 双子塔高451.9米、共88层 ，一对一模一样大厦并肩耸立 ， 中间有栈桥相连 ，双子塔就像两座高高的 尖塔刺破长空。
+                <w:br/>
+                    游览结束后送往机场，搭乘国际航班返回广州，结束愉快行程
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：自理     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">回温暖的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -914,67 +1256,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...15 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">本产品供应商为:哈尔滨国际旅行社有限公司广州分公司，许可证号:L-HLJ-CJ00005。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托哈尔滨国际旅行社有限公司广州分公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由哈尔滨国际旅行社有限公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1160,50 +1486,111 @@
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照有效期必须在您计划离开该国当日起计算至少半年(6 个月)或以上仍属有效的护照且有四页或以上有效签
                 <w:br/>
                 证页的中国公民因私出境护照
                 <w:br/>
                 2.16 周岁（含 16 周岁）以下需提供出生证扫描件
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                特别注意：
+                <w:br/>
+                1. 按照航空公司条例：除了持中国大陆护照的，港澳台护照及外籍护照加收 500 元/人；所有团队机票，一经出票， 如因客人个人原因误机或出票后因个人问题不能参团，机票款及机场税不允许退，团费不退；(机票为实名制，不可 换人不可改签不可改名字不可退票)
+                <w:br/>
+                2. 客人因自身原因退团 ，所有团费不退（且视为自愿放弃行程中包含的一切项目 ，比如机票、新马住宿门票等、 比如 2 人同行，正常安排 1 间房，若 1 人退团，则退团这位客人的床位就取消，另外一人则由我社安排拼房，若不 能拼房则由客人补房差）
+                <w:br/>
+                3、为免做成纠纷 ，如航空公司造成飞机延误、取消 ，所产生的损失 ，我司不做任何补偿；
+                <w:br/>
+                4、行程会根据航班的变动而改变；
+                <w:br/>
+                5、东南亚酒店没有官方公布的星级标准 ，没有挂星制度 ，任何非官方网站所公布的酒店星级档次 ，均属该网站自 己的评估标准，不代表该酒店的真实档次或星级 ，行程中所标明的星级标准均为当地行业参考标准 ，行程中所用酒
+                <w:br/>
+                店顺序以当地旅行社安排为准 ，酒店标准不变。
+                <w:br/>
+                6、本行程仅作界定旅游线路、游览内容之用 ，具体安排（包括航班调整） 以出发前发放的出团通知为准。行程中 游览项目时间只供参考 ，如遇交通拥堵、 团队中个别客人迟到、迷路等） 、或景点即将停止营业等不可抗拒因素， 浏览项目观光时间将会缩短或延长或取消 ，行程中游览项目顺序以当地导游、旅行社安排为准！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1244,51 +1631,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>