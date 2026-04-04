--- v0 (2026-03-01)
+++ v1 (2026-04-04)
@@ -2134,51 +2134,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>