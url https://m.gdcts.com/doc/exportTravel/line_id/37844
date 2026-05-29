--- v1 (2026-04-04)
+++ v2 (2026-05-29)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260314E3UW</w:t>
+              <w:t xml:space="preserve">AA20260425E3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1448,50 +1448,54 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.深圳往返国际团体机票经济舱，含税
                 <w:br/>
                 2.全程当地5星酒店+3晚游轮住宿，双人标准间； 
                 <w:br/>
                 3.酒店内西式自助早餐，每人每天1瓶矿泉水，中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)
                 <w:br/>
                 4.行程所列景点首道门票
                 <w:br/>
                 5.司机，导游工资；司机饭费、油费、陆桥费、停车费
                 <w:br/>
                 6.空调旅游巴士（包括接送机及游览期间）例：10人，埃及12-16座车；根据具体人数而定
+                <w:br/>
+                7、全程司导领服务费人民币2000/人.
+                <w:br/>
+                8、埃及落地签证费200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1515,55 +1519,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：	
                 <w:br/>
                 <w:br/>
                 1.单人房附加费：4000元/人
                 <w:br/>
                 2.12岁以下小童不占床减800元/人，占床与成人同价
                 <w:br/>
-                3.境外司机导游服务费：RMB2000元/人（请出团前与团款一起付清）；
-[...3 lines deleted...]
-                5.4. 境外特色项目（行程后附）
+                3. 境外特色项目（行程后附）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1662,102 +1662,1244 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">尼罗河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                傍晚前往码头乘坐游船，观赏尼罗河两岸夜景；享用西式自助晚餐并欣赏埃及肚皮舞表演及民俗舞蹈苏菲舞表演。（已扣除当晚餐费用；不含酒水饮品）
+                <w:br/>
+                <w:br/>
+                夜游尼罗河游轮船票+西式自助餐+车费+司机导游加班费+游船服务生小费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老开罗区三大宗教教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参观别具特色的三大宗教教堂和阿米尔清真寺(礼拜时间不入内)+芒果汁+falafei三明治+开罗城堡（外观）+El moze 街
+                <w:br/>
+                <w:br/>
+                车费+司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                入夜之后的吉萨区一点也不甘于平静,地球最伟大的古建筑物可以是光影的屏幕!吉萨地区金字塔前的声光秀是埃及所有古迹景点中历史最悠久的声光秀,即使科技含量已经不是最先进,设备也不是最新颖的,但是它始终是观光客游历开罗时不容错过的选项。目前有以英语,法语,德语,西班牙语,俄语,意大利语,日语等直接放送的场次，会安排中文讲解耳机。
+                <w:br/>
+                <w:br/>
+                预定座位费，门票费，车费；司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">登顶开罗塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                坐落在尼罗河河中的扎马利克岛上，埃及博物馆对面，仿照上埃及的象征物--莲花所建。钢筋混凝土结构，塔高187米，相当于60层高楼，为开罗的千塔之冠，由已故的埃及总统纳赛尔奠基，于1961年4月1日建成开放，在入口处上方镶有一只高8米，宽5米的铜鹰，这是埃及共和国的标志。俯瞰开罗。
+                <w:br/>
+                <w:br/>
+                开罗塔门票；车费；停车费；饮料费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">游艇出海</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                早上乘船出海前往某个岛屿游览,您可以欣赏到美丽的红海风光,更可以看到峭壁海墙，可浮潜，游泳，喂鱼 （游客可使用船上备用的鱼具，也可以自己携带）；少量的浮潜工具（含救生衣，面罩，潜水镜，脚蹼）
+                <w:br/>
+                <w:br/>
+                船票费用，可以2次潜水。导游服务费，船上享用一顿午餐（自愿放弃，不退餐费）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                红海特色活动之一。红海海域有大片美丽的珊瑚群，您将乘坐底舱由放大玻璃做成的船，并通过这层玻璃观赏海下美丽的珊瑚群。船员会撒出鱼食，不时会聚积很多的鱼儿游来游去。
+                <w:br/>
+                <w:br/>
+                船票，导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海潜水艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                披头士的黄色潜水艇俏皮的在数代年轻人心中传唱,卡通化的潜水艇宣传形象早已深植人心。红海的黄色潜水艇就那么浑圆可爱的出现在眼前了红海的潜水艇向来深受观光的欢迎,潜水艇内部算是宽敞的,划分为两排,每个人都能有座位,座位前就着一个窗口以供观赏海底的鱼群和珊瑚礁景致.
+                <w:br/>
+                <w:br/>
+                船票，导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野隔壁探险</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                来到红海，您一定想去沙漠探险一番。Jeep车在沙漠自由自在的驰骋。骑骆驼前往贝都因族的家里，更深入的了解埃及少数民族当地人的生活，喝一杯茶和品尝点心。
+                <w:br/>
+                <w:br/>
+                越野车费用；导游服务费；司机车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">霍尔格达市区观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                您可以看到红海最大清真寺，购物一条街，各国富人的自驾游艇，含star fish海鲜餐
+                <w:br/>
+                <w:br/>
+                导游服务费；司机车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                傍晚时分，前往卡尔纳克神庙，你会看到很多种颜色照在神庙上，显得分外美丽。
+                <w:br/>
+                <w:br/>
+                预定座位费，门票费；车费；司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凌晨约定时间起床,前往搭乘热气球！趁着冷空气还未散去,能见度良好的时刻,抵达热气球基地后,众人围着色彩鲜艳的热气球,点起火,拍着照,就像童话世界的空中计程车一般,一个个大大小小的热气球仿佛跟着东边的红太阳缓缓上升,360°无敌全景渐渐在脚下铺展开来,地上的建筑物、汽车、尼罗河岸的游轮慢慢变成玩具积木的大小,眼下的卢克索城市地图越来越清晰了。
+                <w:br/>
+                <w:br/>
+                含早餐和饮料，车费，司机和公司助理服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                在阿拉伯语中, 是位于埃及埋葬古埃及新王朝时期18到20王朝的法老和贵族的一个山谷。几个世纪以来，法老们就在尼罗河西岸的这些峭壁上开凿墓室，用来安放他们显贵的遗体，同时这里还建有许多巨大的柱廊和神庙。这里曾经是一处雄伟的墓葬群，一共有60多座帝王陵墓，埋葬着埃及第17王朝到第20王朝期间的64位法老，其中有图特摩斯三世、阿蒙霍特普二世、塞提一世、拉美西斯二世等最著名的法老。
+                <w:br/>
+                根据当天开放的墓穴，最多只能参观3个墓穴。
+                <w:br/>
+                <w:br/>
+                导游服务费；司机车费，景点门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西岸（帝王谷+女王神庙+孟农神像)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">导游服务费；司机车费，景点门票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布辛贝勒神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                举世闻名、埃及最著名的神庙--【阿布辛贝神庙】（中国英语教科书曾有此著名神庙介绍内容）。为了避免神庙遭水淹没，阿布辛贝神庙曾被用电割方式将神殿和雕像分切成块，而后在现址重建，可说是金字塔跟木乃伊外，最受欢迎也最让人啧啧称奇的景点。初生的太阳从神殿大门射入，穿过60米深的终年不见天日的殿廊，继而直抵神殿最里面并排而坐的拉美西斯二世、阿蒙神和太阳神三座石像上，每年有2次可以太阳直射进来。阿布辛拜勒神庙含2个神庙拉美西斯二世和王后的神庙。（当天早餐会打包成盒餐）
+                <w:br/>
+                <w:br/>
+                导游服务费；司机车费，含水果
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">菲莱神庙+吉纳岛+植物园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                前往菲莱神庙 (Temple of Philae),乘坐风帆船，环绕奇吉纳岛 (Kitchener's Island).参观著名的植物园。
+                <w:br/>
+                <w:br/>
+                导游服务费；司机车费，含景点门票。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参观努比亚村+阿斯旺城市观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                努比亚人在沙漠中生活了数千年，也曾经是建立了高度文明的古老民族。坐上小渡轮横渡尼罗河到努比亚村，这里是一片色彩的海洋，每座房屋外墙全部被涂满了各种颜色，与远处的青青农田和摇曳生姿的椰枣树构成一幅生动和谐的画面。前往学校，学习简单的阿拉伯语方便交流。到当地人的家里品尝当地特色的饮料。马车观光阿斯旺城市以及阿斯旺最大的教堂，还有一些清真寺，还有魅力的尼罗河边。
+                <w:br/>
+                <w:br/>
+                含门票，导游服务费；司机车费，
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1915,51 +3057,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到2000元/人订金为准，取消定金不退，并需于出发前14天付清余款；
+                1.参团以到2000元/人订金为准，取消定金不退；
                 <w:br/>
                 2. 团队出发前30天-22天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，          
                 <w:br/>
                 另需支付签证费
                 <w:br/>
                 3.团队出发前21天~15天取消，游客需支付50%团款损失（机位定金+酒店损失+签证费）
                 <w:br/>
                 4.团队出发前14天~8天取消，只退还餐费和景点门票（以实际行程核算具体金额）
                 <w:br/>
                 5.团队出发前7天~0天取消，扣除全款。
                 <w:br/>
                 6.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2134,51 +3276,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>