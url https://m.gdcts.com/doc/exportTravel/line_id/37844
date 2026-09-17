--- v2 (2026-05-29)
+++ v3 (2026-09-17)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">埃及游轮10天 | 纯玩无购物 | 开罗国家博物馆 | 大埃及博物馆 | 五星豪华游轮 | 埃德夫神庙 | 菲莱女神神庙 | 卢克索神庙 |  库姆温布神庙(深圳HU)行程单</w:t>
+        <w:t xml:space="preserve">【埃及游轮10天 | 大埃及博物馆】纯玩无购物  | 豪华游轮 | 埃德夫神庙 | 菲莱女神神庙 | 卢克索神庙 | 库姆温布神庙(深圳HU)10月起行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">E3-埃及游轮10天</w:t>
+        <w:t xml:space="preserve">E3-埃及游轮10天10月起</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260425E3UW</w:t>
+              <w:t xml:space="preserve">AA20261017E3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -406,65 +406,81 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                甄选酒店：全程当地5星酒店酒店+3晚五星游轮住宿,红海特别安排连住2晚海滨五星酒店；
+                产品推荐：
+                <w:br/>
+                 甄选酒店：2晚当地5星酒店酒店+3晚五星游轮住宿,红海特别升级2晚国际五星海滨酒店；
                 <w:br/>
                  精选美食：特别安排金字塔观景餐+特努比亚餐+特色鸽子餐+红海酒店西式自助餐
                 <w:br/>
                  深度体验：特别安排3晚五星游轮，近距离体验尼罗河旖旎风光
                 <w:br/>
-                 经典景点全覆盖：
-[...3 lines deleted...]
-                         亲临埃及金字塔和狮身人面像，见证历史未解之谜
+                 经典景点全覆盖：  
+                <w:br/>
+                前往大埃及博物馆，读懂古埃及生生不息的文明力量
+                <w:br/>
+                         直面埃及金字塔和狮身人面像，见证历史未解之谜
                 <w:br/>
                          亲临红海度假圣地，享休闲度假休闲时光
                 <w:br/>
-                        双博物馆：开罗国家博物馆+大埃及博物馆
+                         乘坐Felucca小帆船畅游尼罗河
+                <w:br/>
+                        入内参观开罗的第一座清真寺【爱资哈尔清真寺】
+                <w:br/>
+                5大神庙深度游览
+                <w:br/>
+                          卢克索神庙：穿越时空的千年古城
+                <w:br/>
+                          卡尔纳克神庙：太阳神阿蒙神崇拜中心，世界上最大的神庙之一
+                <w:br/>
+                菲莱女神神庙：一座漂浮在圣水上的千年神庙
+                <w:br/>
+                          库姆温布神庙：古埃及独一无二的双神庙
+                <w:br/>
+                埃德福神庙：埃及保存最完好的古埃及神殿
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -661,66 +677,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳  ✈️  开罗
                 <w:br/>
                 HU471 SZX CAI  0155 0815 飞行时间：12小时20分
                 <w:br/>
-                <w:br/>
                 01：55 搭乘海南航空班机HU471飞往埃及首都开罗
                 <w:br/>
                 08：10 抵达开罗后，办理入关手续，接机，
                 <w:br/>
                 乘车前往【吉萨大金字塔】（金字塔群景观区共游览约2小时），是古埃及金字塔中最大的金字塔。塔高146.59米，因年久风化，顶端剥落10米，现高136.5米，相当于40层大厦高。大小不等的石料重达1.5吨至50吨，塔的总重量约为684万吨，它的规模是埃及发现的110座金字塔中最大的。它是一座几乎实心的巨石体，成群结队的人将这些大石块沿着金字塔内部的螺旋上升通道往上拖运，然后逐层堆砌而成，十万多个工匠共用约20年的时间才完成的人类奇迹。埃菲尔铁塔还未建成时胡夫金字塔曾是世界上最高的建筑物。（备注：如需进入金字塔内部，请自备当地货币及自行购票）
                 <w:br/>
                 【斯芬克斯狮身人面像】，位于埃及吉萨的金字塔墓区，头像一部分说是古埃及法老哈夫拉按自己的肖像塑造，也有观点认为是雷吉德夫根据父亲胡夫的肖像建造。
                 <w:br/>
                 【金字塔景观餐厅特色当地午餐】
                 <w:br/>
                 前往【大埃及博物馆】（入内参观约1.5小时）“开局即封神”，博物馆内收藏超10万件文物，历时20年、耗资10亿美金、占地90000平方米，取代了占地73000平方米的“法国巴黎卢浮宫”，成为世界上最大的考古博物馆。科技感和现代感十足的设计风格，蕴藏着五千年的古埃及历史文明。走进博物馆，在光影交错的雕塑缝隙间，遇见埃及的“古”与“今”。（备注：如遇大埃及博物馆关闭，则改成前往文明博物馆参观）
                 <w:br/>
-                前往参观开罗的第一座著名清真寺【爱资哈尔清真寺】（入内参观20分钟），公元970至972年法蒂玛王朝时修建，占地面积1.2万平方米。初为宗教活动的场所，在13世纪起成为伊斯兰教高级学府。
-[...1 lines deleted...]
-                 前往中东第一大集市-【汗哈利利】观光自由购物（约1小时，购物时游客较分散，实际购物时间根据具体情况而定）
+                抵达后前往参观开罗的第一座著名清真寺【爱资哈尔清真寺】（入内参观20分钟），公元970至972年法蒂玛王朝时修建，占地面积1.2万平方米。初为宗教活动的场所，在13世纪起成为伊斯兰教高级学府。
                 <w:br/>
                 交通：飞机 / 旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：金字塔观景餐     晚餐：特色鸽子餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -756,53 +769,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗  ✈️   阿斯旺
                 <w:br/>
                 酒店早餐后搭乘内陆航班飞往阿斯旺（内陆航班待定，具体以出票时为准）
                 <w:br/>
-                 游览菲莱女神神庙（约45分钟）、乘坐阿斯旺尼罗河帆船（Feluccas）（约60分钟），Feluccas帆船是埃及尼罗河上的传统帆船。帆船完全取自木材，通常配有桌子，周围有靠垫，游客可在船上欣赏尼罗河上的风景。（注意：如当天天气没有风，更改为乘坐机动船）。
-[...1 lines deleted...]
-                之后前往阿斯旺大坝（入内参观约30分钟）。
+                 游览菲莱女神神庙（约45分钟）位于埃及阿斯旺，建在阿斯旺城南尼罗河中的菲莱岛上，供奉的是爱神伊西丝ISIS，以石雕及石壁浮雕上的神话故事闻名于世，是保存古埃及宗教最久的地方。【若遇景点已关闭则改为菲莱神庙灯光秀】
+                <w:br/>
+                乘坐阿斯旺尼罗河帆船（Feluccas）（约30分钟），Feluccas帆船是埃及尼罗河上的传统帆船。帆船完全取自木材，通常配有桌子，周围有靠垫，游客可在船上欣赏尼罗河上的风景。（注意：如当天天气没有风，更改为乘坐机动船,按照国际惯例，需每人支付船夫1美金小费）。
                 <w:br/>
                  后入住游轮，准备迎接接下来精彩的埃及旅程。
                 <w:br/>
                 备注：埃及内陆段航班以出票时航班为准，届时将会根据航班时间调整行程顺序，敬请谅解
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐/游轮午餐     晚餐：游轮晚餐   </w:t>
@@ -1004,51 +1017,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢克索 - 红海
                 <w:br/>
-                清晨抵达卢克索（游轮上用早餐），游览【卢克索神庙】（约45-60分钟）和【卡尔纳克神庙】（约45-60分钟），两座神庙也是卢克索古迹中最引人注目，一个见证了卢克索辉煌的过去，另一个则是古埃及最大的神庙所在地。
+                清晨抵达卢克索（游轮上用早餐），游览【卢克索神庙】（约1小时）是古埃及帝国遗留的最壮观的神庙，因其浩大的规模而闻名世界，仅保存完好的部分占地就达30多公顷。庙内的柱壁和墙垣上都刻有精美的浮雕和鲜艳的彩绘，它们记载着古埃及的神话传说和当时人们的日常生活。此外，庙内还有闻名遐迩的方尖碑和法老及后妃们的塑像。
+                <w:br/>
+                参观【卡尔纳克神庙】（约1小时），这座古埃及新王国时期神庙建筑的巅峰之作，是古埃及第十八王朝的第九位法老阿蒙霍特普三世祭奉太阳神阿蒙神以及阿蒙神的妻子穆特、儿子月亮神而修建的。经拉美西斯二世扩建后更显恢宏。其建筑风格展示了古埃及建筑艺术的高度成就:宽阔的庭院、大门、神殿、柱廊和神像殿神庙的正门前是庞大的石雕纪念门，以及两座巨大的法老巨像，代表阿蒙神和法老的合一。神庙前矗立着拉美西斯二世的巨型雕像与两根方尖碑，如今虽只剩一根方尖碑，却依然气势非凡。浮雕上的战争与祭祀场景栩栩如生，仿佛能听见历史的回响。
                 <w:br/>
                  午餐后乘车（约4小时30分钟）前往【红海】，抵达后入住酒店休息并用晚餐；
                 <w:br/>
                 【红海酒店自助晚餐均不含酒水饮料，客人如有需要须另外付费。部分酒店饮料机旁无警示标志，请详询酒店服务生或导游】
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：特色努比亚餐     晚餐：酒店自助餐   </w:t>
@@ -1124,93 +1139,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地海滨五星酒店</w:t>
+              <w:t xml:space="preserve">海滨国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海 - 开罗
                 <w:br/>
                 酒店早餐后自由活动，之后乘车返回开罗（约6小时30分钟）（午餐为红海酒店打包盒式午餐）。
                 <w:br/>
-                前往【开罗国家博物馆（又称“埃及博物馆“）】（入内约1小时），埃及博物馆是由被埃及人称为“埃及博物馆之父”的法国著名考古学家玛利埃特于1858年在开罗北部的卜腊设计建造的。于1902年正式对外开放，珍藏着众多自古埃及法老时代至公元6世纪的历史文物， 收藏文物 30 多万件，陈列展出 6.3 万件，约占全部文物的五分之一。
+                 前往中东第一大集市-【汗哈利利】观光自由购物（约1小时，购物时游客较分散，实际购物时间根据具体情况而定）
                 <w:br/>
                  晚上可自费参加【夜游尼罗河】，品美食、观肚皮舞、赏尼罗河。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：打包盒式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1451,51 +1466,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.深圳往返国际团体机票经济舱，含税
                 <w:br/>
                 2.全程当地5星酒店+3晚游轮住宿，双人标准间； 
                 <w:br/>
                 3.酒店内西式自助早餐，每人每天1瓶矿泉水，中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)
                 <w:br/>
                 4.行程所列景点首道门票
                 <w:br/>
                 5.司机，导游工资；司机饭费、油费、陆桥费、停车费
                 <w:br/>
                 6.空调旅游巴士（包括接送机及游览期间）例：10人，埃及12-16座车；根据具体人数而定
                 <w:br/>
                 7、全程司导领服务费人民币2000/人.
                 <w:br/>
-                8、埃及落地签证费200元/人
+                8、埃及落地签证费300元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -3276,51 +3291,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>