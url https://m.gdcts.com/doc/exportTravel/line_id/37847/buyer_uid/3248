--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【星旅远洋邮轮·鼓浪屿号】 香港-越南-香港 5天4晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【星旅远洋邮轮·鼓浪屿号】 香港-下龙湾（越南）-香港 5天4晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -570,52 +570,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香港启德码头（离港时间：17：00）
                 <w:br/>
                 是日自行前往香港启德码头办理登船手续，登船时间以出团通知为准。请拿好护照(从航次结束日期开始算有效期6个月以上有效期）。如您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。邮轮将于当天19:00开船，我们将开始这次轻松而又浪漫的邮轮假期之旅。
                 <w:br/>
                 登船地址：香港九龙承丰路33号
                 <w:br/>
-                温馨提示：2026年1月30日离港时间19:00
-                <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -724,51 +722,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                （越南）(靠港时间：08：00 离港时间： 20:00)
+                下龙湾（越南）(靠港时间：10：00 离港时间： 18:00)
                 <w:br/>
                 越南下龙湾位于越南社会主义共和国广宁省下龙市，毗邻海防市、锦普市与云屯区，是典型的石灰岩喀斯特地貌海湾，占地约1553平方千米，山海风光秀丽迷人，景色似桂林山水，闻名遐迩，为旅游胜地，有“海上桂林”的美称主要景点有天堂岛、巡洲岛、吉婆岛、天宫洞、斗鸡石等。1962年，越南文化通讯部将下龙湾评为国家级名胜古迹。1994年，联合国教科文组织将下龙湾作为自然遗产列入《世界遗产名录》。2000年，下龙湾被联合国教科文组织世界遗产委员会再次确认为世界自然遗产。2011年11月12日，下龙湾入选“世界新七大自然奇观”榜单 。
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：以自选岸上游为准     晚餐：邮轮上   </w:t>
@@ -884,51 +882,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香港启德码头（抵港时间：10：00）
                 <w:br/>
-                邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您 5 日的船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船。
+                邮轮计划将于今天回到码头（具体以出团通知书为准），贵宾按照邮轮公司安排依次下船，告别陪伴您 5 日的船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1600,51 +1598,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>