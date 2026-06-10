--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】南极半岛和威德尔海19天 | 南极半岛、南设得兰群岛、威德尔海 | 一价全包,高性价比|赠送专业极地冲锋衣、保暖杯、10G船上无线网络行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】穿越南极圈 探索极境之南，深⼊南极半岛19天 | 南极半岛、南设得兰群岛 | 一价全包，高性价比 | 赠送专业极地冲锋衣、保暖杯、10G船上无线网络行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,61 +388,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                •深度探索第七大陆。踏上南极半岛，近距离邂逅企鹅、海豹与鲸群等南极精灵；乘冲锋艇穿梭冰山、冰崖与浮冰之间，沉浸式体验南极最纯粹、经典的探险方式。
-[...9 lines deleted...]
-                •中英双语服务、更懂中国人饮⾷习惯。全外舱海景房，随时欣赏窗外的美。
+                · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。
+                <w:br/>
+                · 7天时间深处南极之中，我们更有更充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。
+                <w:br/>
+                · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实现的体验，也将成为整段航程最具 纪念意义的时刻之一。
+                <w:br/>
+                · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
+                <w:br/>
+                · 搭乘冲锋舟深入巨型冰山之间，贴近冰川前沿感受崩解轰鸣。
+                <w:br/>
+                · 徒步踏上南极大陆雪原与岩岸，在无垠白色世界中探索极地生态。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -801,51 +801,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 Ushuaia 乌斯怀亚·阿根廷
                 <w:br/>
-                下午，大巴将送您前往码头，准备登上海神号，开启南极半岛的精彩旅程
+                早餐后按指定时间集合，我们安排团队接送前往码头办理登船手续。邮轮缓缓驶离港口，比格尔海峡两岸雪峰渐行渐远，南极探险正式启程。探险团队将进行安全说明与登陆简报，帮助您了解接下来数日的探险安排。
                 <w:br/>
                 交通：旅游巴士、邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -877,56 +877,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                航海日
-[...4 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                我们将连续航行穿越德雷克海峡。这片海域连接南美洲与南极大陆，是所有南极航程的必经之路。在两天的航行中，您将逐步适应极地环境。探险团队将开展系列讲座，涵盖南极历史、地质、野生动物与登陆规范。甲板上常可见信天翁与各类远洋海鸟伴随航行。随着纬度升高，气温下降，海面或出现浮冰，远方可能隐约浮现南极的轮廓。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -958,56 +955,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                航海日
-[...4 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                我们将连续航行穿越德雷克海峡。这片海域连接南美洲与南极大陆，是所有南极航程的必经之路。在两天的航行中，您将逐步适应极地环境。探险团队将开展系列讲座，涵盖南极历史、地质、野生动物与登陆规范。甲板上常可见信天翁与各类远洋海鸟伴随航行。随着纬度升高，气温下降，海面或出现浮冰，远方可能隐约浮现南极的轮廓。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1039,58 +1033,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Weddell Sea 威德尔海
-[...6 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1122,58 +1140,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Weddell Sea 威德尔海
-[...6 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1205,58 +1247,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                South Shetland Islands 南设得兰群岛
-[...6 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1288,68 +1354,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Antarctic Peninsula 南极半岛
-[...16 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1381,68 +1461,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Antarctic Peninsula 南极半岛
-[...16 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1474,68 +1568,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Antarctic Peninsula 南极半岛
-[...16 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1567,68 +1675,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Antarctic Peninsula 南极半岛
-[...16 lines deleted...]
-                *航线行程由船长和探险队长根据当日天气、海况、动物位置等综合因素来做专业判断和调整。在保证安全优先的条件下，为旅客带来最大化探索体验。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起，冰川缓慢滑入海湾，浮冰在水面漂移，时间仿佛变得缓慢而安静。
+                <w:br/>
+                <w:br/>
+                可能到访的探险登陆或巡游地点包括:
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄 入口驶入环形港湾。黑色火山砂与冰雪 形成鲜明对比，可进行岸上步行并观察地热遗迹。
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距 离欣赏冰川倒影。
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布 亚企鹅，是观察冰川前缘与野生动物互动的理想区域。
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区 域巡游或登陆，感受科研设施与自然环 境的并存。
+                <w:br/>
+                达莫伊⾓（Damoy Point） 历史小型科研与航空中转遗址，周边环境开阔，是观察企鹅与海豹活动的地点 之一。
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮冰海面，是典型的南极半岛景观代表。米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有机会观察威德尔海豹与企鹅活动。
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。
+                <w:br/>
+                洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数 可登陆的历史遗址之一。
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓 慢穿行于两侧陡峭山体之间，冰山漂浮于狭窄水道中，是摄影与观景的经典时刻。
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛上保存着上世纪英国科考时期的历史建筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1660,53 +1782,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                航海日
-[...1 lines deleted...]
-                在最后的两天航行中，可能会有些许失落，毕竟离开南极 的时刻渐近。但在暮色下的夕阳中，与这片土地告别，享 受自然光最美的时刻，心情也会变得宁静。或许，你还能 在远处遇见那只羞涩的鲸鱼，或是活泼的虎鲸在水中跃动。 探险队员们还有许多精彩讲座等着和你分享，或者你可以 选择在这片安静的极地中，享受最后的片刻宁静。
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                告别南极大陆，我们再次航行穿越德雷克海峡返回南美洲。您可参与航程回顾 讲座，整理影像，与同伴分享经历。气温逐渐回升，海鸟数量增多，象征着我们正在接近文明世界。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1738,53 +1860,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                航海日
-[...1 lines deleted...]
-                在最后的两天航行中，可能会有些许失落，毕竟离开南极 的时刻渐近。但在暮色下的夕阳中，与这片土地告别，享 受自然光最美的时刻，心情也会变得宁静。或许，你还能 在远处遇见那只羞涩的鲸鱼，或是活泼的虎鲸在水中跃动。 探险队员们还有许多精彩讲座等着和你分享，或者你可以 选择在这片安静的极地中，享受最后的片刻宁静。
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                告别南极大陆，我们再次航行穿越德雷克海峡返回南美洲。您可参与航程回顾 讲座，整理影像，与同伴分享经历。气温逐渐回升，海鸟数量增多，象征着我们正在接近文明世界。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：邮轮午餐     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1816,53 +1938,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Ushuaia 乌斯怀亚·阿根廷—布宜诺斯艾利斯
-[...1 lines deleted...]
-                今天我们在乌斯怀亚下船，与探险队员、其他伙伴还有海 神号告别，结束我们这一次终身难忘的伟大旅程。 （我们不建议预定抵达港口当天中午12点之前的航班，因 为可能会在航程结束时遇到延误。）
+                离船日: 乌斯怀亚 (阿根廷)—布宜诺斯艾利斯
+                <w:br/>
+                清晨抵达乌斯怀亚。早餐后办理离船手 续，本次南极探险之旅圆满结束。从世 界尽头出发，又回到世界尽头。不同的 是，您已真正踏足世界的第七大陆，在 冰与海之间留下属于自己的极地记忆。
                 <w:br/>
                 交通：邮轮、飞机、旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2075,52 +2197,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 转机地-国内
                 <w:br/>
                 ◇参考航班信息：待定
                 <w:br/>
                 抵达国内，行程圆满结束！
-                <w:br/>
-                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2188,51 +2308,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】国际段往返机票经济舱含税；内陆段布宜/乌斯怀亚往返经济舱含税；
                 <w:br/>
                 【酒店】布宜四星酒店共2晚，乌斯怀亚酒店1晚，2人1间;
                 <w:br/>
-                【邮轮】海神号邮轮住宿13晚，2人1间；航行期间免费使用登陆靴；港口附加费、许可证和登陆费；
+                【邮轮】海神号邮轮住宿12晚，2人1间；航行期间免费使用登陆靴；港口附加费、许可证和登陆费；
                 <w:br/>
                 【邮轮上活动】岸上登陆游览和冲锋艇巡游；探险队提供的教育讲座和向导服务；免费获得船上探险队医生和医疗诊所；
                 <w:br/>
                 【餐食】航行期间所有的餐食、精选酒精类饮品、软饮、小吃，茶和咖啡；船长的欢迎和告别晚宴包括三道式晚餐；境外陆地段包含酒店西式早餐；
                 <w:br/>
                 【服务】全程优秀中文领队陪同，境外专业司机服务;
                 <w:br/>
                 【其他】行程中标示的交通、观光费用；
                 <w:br/>
                 【赠送】赠送一件防水极地探险冲锋衣；船上赠送10G高速无线网络；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2677,51 +2797,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>