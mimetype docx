--- v0 (2026-04-03)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景•大美陕西】西安双飞5天 | 兵马俑 | 青龙寺赏樱| 回民街 | 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 枣园 | 杨家岭（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【全景•大美陕西】西安双飞5天 | 兵马俑 | 黄河壶口瀑布| 华清宫 | 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 南泥湾| 安塞腰鼓（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202604A3（西安往返5天）</w:t>
+              <w:t xml:space="preserve">DFY-20260910A3（西安往返5天）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,63 +394,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 步入正善之门【西安青龙寺】赏樱祈福，感受千年佛光，聆听佛钟，为心中挂念之人祈福纳祥！
-[...11 lines deleted...]
-                ☆ 中国人心中永不褪色的红色情怀，革命圣地【中国延安】每一寸土地都诉说着激励人心的光辉历程！
+                ☆【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
+                <w:br/>
+                ☆【中国革命精神坐标】走进【枣园&amp;杨家岭】宝塔山下，延河水畔，窑洞灯火照亮民族前路！
+                <w:br/>
+                ☆【国宝物语】一座博物馆，半部华夏史——【西安博物院】13万件珍宝静静诉说十三朝风云。
+                <w:br/>
+                ☆【万里黄河第一瀑】中华母亲河——【黄河壶口瀑布】秋日水量丰沛，黄浪奔涌如千军万马，水雾升腾间，彩虹常现，气势磅礴却不失壮美！
+                <w:br/>
+                ☆【奇险天下第一山】千仞绝壁如刀劈，万丈深渊云海吞——【西岳华山】胆魄在此淬炼，心志于此登顶！
+                <w:br/>
+                ☆【陕北好江南】自力更生的精神原乡——【南泥湾】昔日荒山变稻浪“到处是庄稼，遍地是牛羊”，重温“自己动手，丰衣足食”的朴素智慧！
+                <w:br/>
+                ☆【双重历史现场】中华文明刚柔并济的缩影——【华清宫】看一眼盛世余韵，忆一段家国深情！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,161 +569,159 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-西安
                 <w:br/>
-                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！导游接团后，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。参观电视剧《一生一世》取景地【青龙寺】（约1小时），中国佛教密宗寺院 ，又名石佛寺，寺内广植樱花树，每到春季，天气晴朗，寺内樱花盛开，落英缤纷，芳草萋萋，姹紫嫣红，蔚为美观！每年3-4月期间，樱花盛开，是当地婚纱外景拍摄地之一。夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！导游接团后，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/陕历博分馆之秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
-                2、每年3-4月期间，为樱花最佳的季节，但观景期需视当地气候及气温而定。本行程的观景描述源自去年同期的景色情况，具体观景的时间会因应现时气候条件的变化而略有不同，敬请谅解!
-                <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【西安博物院】【大唐不夜城】【青龙寺】
+                景点：【西安博物院】【大唐不夜城】
                 <w:br/>
                 到达城市：西安市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业二路智选假日酒店、港务区智选酒店、高新南智选假日酒店、新时代酒店、浐灞智选酒店、港湾假日酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：团餐，餐标30元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：高新南智选、浐灞智选、AI住未来酒店、季枫酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-壶口-延安
                 <w:br/>
-                酒店享用自助早餐，车赴壶口（约4小时），参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴延安（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
+                酒店享用自助早餐，车赴壶口（约3.5小时），参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。特别安排【苹果采摘】（项目提示：入园费已含，采摘买苹果费用自理，如遇苹果未成熟不能入园，则改为壶口酥梨采摘或赠送每人2个苹果，无费用退还，敬请谅解），车赴延安（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【壶口瀑布】【南泥湾党徽广场】【金延安圣地河谷】
+                景点：【黄河壶口瀑布】【苹果采摘】【南泥湾党徽广场】【金延安圣地河谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：迎亲宴     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标30元/人     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">延安：金岳酒店、泗海酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -736,258 +734,256 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 延安-西安
                 <w:br/>
-                酒店享用自助早餐，游览【枣园】（约40分钟），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约40分钟），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！车返西安（约3.5小时），漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等！
+                酒店享用自助早餐，游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！车返西安（约4小时），漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【杨家岭】【枣园】【钟鼓楼广场+北院门仿古步行街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业二路智选假日酒店、港务区智选酒店、高新南智选假日酒店、新时代酒店、浐灞智选酒店、港湾假日酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标30元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：高新南智选、浐灞智选、AI住未来酒店、季枫酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-华山
                 <w:br/>
                 酒店享用自助早餐，问鼎“奇险天下第一山”【西岳华山】（约5小时，视客人体力），华山是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山的著名景区景点多达210余处，有凌空架设的长空栈道，三面临空的鹞子翻身，以及在峭壁绝崖上凿出的千尺幢、百尺峡、老君犁沟等，华岳仙掌被列为关中八景之首，晚宿华山！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、行程不含【华山索道及景区换乘车】因游客体力不同，请根据自身情况，合理选择登山方式：
                 <w:br/>
-                （1）北峰往返索道及进山车（可欣赏智取华山路及金庸先生笔下华山论剑）【旺季】190 元/成人；【淡季】120 元/成人。
-[...5 lines deleted...]
-                【旺季】3 月-11 月，【淡季】12 月-次年2月
+                （1）北峰往返索道及进山车（可欣赏智取华山路及金庸先生笔下华山论剑）【旺季】190 元/成人；
+                <w:br/>
+                （2）西峰索道上北峰索道下及进山车（全程不走回头路，自由环线游华山）【旺季】280 元/成人；
+                <w:br/>
+                （3）西峰往返索道及进山车（轻松饱览“太华极顶”，华山美景尽在眼前）【旺季】360 元/成人；
                 <w:br/>
                 2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山！
                 <w:br/>
                 3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【西岳华山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：英雄宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：白玉兰酒店、雅斯特酒店、华景国际、华悦里或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐英雄宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、悦山酒店、华景国际、华悦里或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华山-临潼-西安机场-广州
                 <w:br/>
-                酒店享用自助早餐，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值238元/人《大秦帝王铁鹰锐士》（含表演+秦俑手工制作+秦弓体验+真人AI变装）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。根据航班时间送团乘机返广州，结束愉快旅程！
+                酒店享用自助早餐，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。游览【华清宫】（约2小时）这里遗留有比较完整的周、秦、汉、唐、明、清历代文化遗址、园林景观、古建筑及古树名木等文物资源。尤以唐明皇与杨贵妃缠绵的爱情故事而蜚声天下。根据航班时间送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
                 <w:br/>
                 2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【秦始皇帝陵博物院】《大秦帝王铁鹰锐》
+                景点：【秦始皇帝陵博物院】【华清宫】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：秦王宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐 秦王宴     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1036,51 +1032,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含4早6正，正餐餐标40元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含4早5正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水，华山赠送登山手套！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1418,53 +1414,53 @@
               <w:t xml:space="preserve">景区交通+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 山水景观必消环保车费用（当地现付给导游）
                 <w:br/>
                 壶口瀑布电瓶车40+华山索道及往返景交车（详见行程第四天备注的温馨提示：120/225/320，以上方式三选一）
                 <w:br/>
                 <w:br/>
                 自费项目：
                 <w:br/>
-                杨家岭耳麦10        枣园耳麦10               延安革命纪念馆耳麦10
-[...1 lines deleted...]
-                兵马俑耳麦20        西安博物院耳麦20         兵马俑单程电瓶车5
+                杨家岭+枣园耳麦30      华清宫耳麦10     兵马俑电瓶车5+耳麦20    
+                <w:br/>
+                西安博物院耳麦30 
                 <w:br/>
                 备注：以上项目非必须，可根据自身体力自愿自费，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1813,51 +1809,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>