--- v1 (2026-02-12)
+++ v2 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【热卖•帝道长安】陕西双飞6天 | 兵马俑 | 西安博物院 | 大慈恩寺新春祈福 | 大唐不夜城 | 西岳华山 | 华清宫| 高家大院（皮影戏）（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【热卖•帝道长安】陕西双飞5天 | 兵马俑 | 西安博物院 | 唐华清宫| 大唐不夜城 | 西岳华山 | 青龙寺|  白鹿原影视城（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202602A1（6天）</w:t>
+              <w:t xml:space="preserve">DFY-20260506A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,96 +168,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">运城市-西安市</w:t>
+              <w:t xml:space="preserve">西安市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,108 +343,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【去程】广州 → 运城｜CA4594（07:40-10:20）或CZ3921（08:55-11:35）
-[...1 lines deleted...]
-                【回程】运城 → 广州｜CA4593（11:05-13:35）或CZ3922（12:25-15:00）（具体航班时间以实际出票为准）
+                【去程】广州-西安，CZ3201 0710-0945
+                <w:br/>
+                【回程】西安-广州，CZ3218 2000-2300 
+                <w:br/>
+                （具体航班时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【价值238元/人：大秦帝国】真人AI、秦俑制作、秦弓体验！带你沉浸式穿越2000多年走进秦始皇统一六国的壮烈历程！
-[...7 lines deleted...]
-                ★【暖心出行】团团配备“百宝箱”提供个性化服务，让游客体验无微不至的旅程！
+                ★【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
+                <w:br/>
+                ★【奇险天下第一山】千仞绝壁如刀劈，万丈深渊云海吞——【西岳华山】胆魄在此淬炼，心志于此登顶！上过华山的人，从此不怕人生险路！
+                <w:br/>
+                ★【春日顶流】西安人私藏的春日顶流——【青龙寺】千年密宗古刹与盛唐樱花秘境，来了才懂什么叫唐风樱花，每年仅3-4月开放，错过再等一年！
+                <w:br/>
+                ★【国宝物语】小雁塔下，十万件文物静卧——【西安博物院】唐三彩骆驼仍驮着丝路风沙，鎏金铜龙依旧盘踞盛唐气象，这里没有兵马俑的喧嚣，却藏着最真实的长安日常
+                <w:br/>
+                ★【唐代皇家园林】西安必打卡——【唐华清宫】左手盛唐浪漫，右手民族转折，一座园林，改写中国两次命运！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -561,515 +563,439 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城-西安
-[...1 lines deleted...]
-                根据航班时间，于指定的地点集中前往运城机场，接团后，车赴西安（约3小时），游览清朝榜眼高岳崧的府邸【高家大院】（游览约1小时）是了解陕西民俗的好地方。赏非物质文化遗产【皮影戏】厅堂内看戏，体验古代官家的生活。漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等，晚宿西安！
+                广州-西安
+                <w:br/>
+                指定时间于广州白云机场集中，参观【西安博物院】（约2小时）又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。漫步【回民街】（约1.5小时），体验官带你深度打卡特色回民小吃街，在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等！游【大唐不夜城】（约2小时），耗资50亿打造的新唐人街，整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【高家大院】【钟鼓楼广场+北院门仿古步行街】
+                景点：【西安博物院】【回民街】【大唐不夜城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：特色餐 新春喜福宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦江国际酒店、雀笙酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含     午餐：团餐：餐标50-80元/人     晚餐：不含   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：港务区智选假日、港湾假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-蓝田-西安
                 <w:br/>
-                早餐后，车赴蓝田（约1小时），参加【白鹿原新春庙会】（游览约4小时），景区主要由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。在这可以看到清末到建国初期西安城的风云际会，看到商贾云集的南院门日渐被新兴的解放路替代、看到民乐园里的嘈杂喧闹（备注：如想体验影视城内各项娱乐项目，需另行购票，为非必须项目，可根据自身需求购票体验，敬请谅解）。2026年新年期间，白鹿原将迎来第八届关中民俗文化节，一系列中国民间传统的狂欢：社火，高跷、秧歌、跑旱船、大头娃娃、抬花轿、韩城行鼓等将呈现（每年春节初一到初七，白鹿原会举行盛大的新春庙会，您可以在这里体验最正宗的关中“年味”，体验“西安年、最中国”）。车返西安（约1小时），前往参加【大唐西市“唐 · 吉市”文化庙会】（西市庙会属于年味活动，时间具体请以景区通告为准，如若因故无法参加我社不作赔偿或其他操作）穿越西市千年，梦回长安繁华处。闹新春于西安，千年古都的文化底蕴让今个新年更热闹。世界上习惯借用唐朝来称呼国人，唐人街于世界上比比皆是。不管是国外宾朋还是同胞游客，若到于此：彼时世界上最大唐都的国际贸易中心之所在，感受何为人潮汹涌、八方辐辏。
+                酒店享用自助早餐，车赴蓝田（约2.5小时），游览【白鹿原影视城】（约3小时），景区主要由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。走在关中民居“房子半边盖”的街道，吃着关中特色的美食，仿佛自己也是地道的陕西关中人。一日走过武关萧关潼关金锁关大散关五大关，体验古原，穿越周秦汉唐。只有身临其境才能感受到这片沥沥黄土地的沧桑往事、幽幽风情。打卡《黑神话 悟空》游戏取景地【蓝田水陆庵】（约1小时），六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑 3700 余座，座座精彩绝伦，栩栩如生。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【白鹿原新春庙会】【大唐西市】
+                景点：【白鹿原影视城】【蓝田水陆庵】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：X     晚餐：特色餐：长安大排档   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦江国际酒店、雀笙酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：团餐：餐标50-80元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：港务区智选假日、港湾假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一日游
-[...1 lines deleted...]
-                早餐后，参观【西安博物院】（约1.5小时）又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。前往【大慈恩寺】祈福纳祥（约2小时），又名“大雁塔”。「闻钟声，烦恼消，智慧长，菩堤增」大慈恩寺雁塔祈福依托长安的唐文化历史资源，每年新年，都會鸣钟祈福。据传，敲响新年的钟声可以給人们带来好运。大慈恩寺始建于隋开皇九年，初名无漏寺，唐贞观二十二年皇太子李治为其母文德皇后追荐冥福和感慈母恩改名为“大慈恩寺”，唐永徽三年玄奘为保存由天竺经丝绸之路带回长安的经卷佛像主持修建了大雁塔，大雁塔是现存最早、规模最大的唐代四方阁楼式砖塔，游览【唐城城墙遗址公园】（约1小时）每一块斑驳的砖石都是历史的低语，带你穿越回那个万国来朝的盛世大唐。游【大唐不夜城新春灯会】（游览约2小时）（新春灯会属于年味活动，具体时间以景区通告为准，敬请谅解），看盛唐天街花灯万盏，梦回大唐盛世，感受盛唐天街的年味。耗资50亿打造的新唐人街，整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                西安-临潼-华山
+                <w:br/>
+                酒店享用自助早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。游览【华清宫】（约2小时）这里遗留有比较完整的周、秦、汉、唐、明、清历代文化遗址、园林景观、古建筑及古树名木等文物资源。尤以唐明皇与杨贵妃缠绵的爱情故事而蜚声天下。赠送【1212西安事变】（赠送项目不去不退）：枪声划破1936年冬夜，华清池畔，民族命运悬于一线——《1212西安事变实景剧》用火光、呐喊与雨雪重构的历史现场，当张学良说出“逼蒋抗日”， 你站在观众席，却仿佛站在了中国转折的十字路口，车赴华山（约1.5小时），晚餐后入住酒店！
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
+                <w:br/>
+                2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
+                <w:br/>
+                3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西安博物院】【大慈恩寺】【唐城城墙遗址公园】
+                景点：【秦始皇帝陵博物院】【华清宫】【1212西安事变】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐原味陕菜     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦江国际酒店、雀笙酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐：餐标50-80元/人     晚餐：团餐：餐标50-80元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：麗致酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-临潼-华山
-[...9 lines deleted...]
-                3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                华山-西安
+                <w:br/>
+                酒店享用自助早餐，问鼎“奇险天下第一山”【西岳华山】（约5小时，视客人体力），华山是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山的著名景区景点多达210余处，有凌空架设的长空栈道，三面临空的鹞子翻身，以及在峭壁绝崖上凿出的千尺幢、百尺峡、老君犁沟等，华岳仙掌被列为关中八景之首，车返西安，晚餐后入住酒店！
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、行程不含【华山索道及景区换乘车】因游客体力不同，请根据自身情况，合理选择登山方式：
+                <w:br/>
+                （1）北峰往返索道及进山车（可欣赏智取华山路及金庸先生笔下华山论剑）【旺季】190 元/成人；
+                <w:br/>
+                （2）西峰索道上北峰索道下及进山车（全程不走回头路，自由环线游华山）【旺季】280 元/成人；
+                <w:br/>
+                （3）西峰往返索道及进山车（轻松饱览“太华极顶”，华山美景尽在眼前）【旺季】360 元/成人；
+                <w:br/>
+                2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山！
+                <w:br/>
+                3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦始皇帝陵博物院】【华清宫】
+                景点：【西岳华山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：秦宫御宴     晚餐：特色餐英雄宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：麗致酒店、亚兰酒店、雅斯特酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：团餐：餐标50-80元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：港务区智选假日、港湾假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华山-运城
-[...21 lines deleted...]
-                景点：【西岳华山】【黄河夜市】
+                西安-广州
+                <w:br/>
+                酒店享用自助早餐，前往参观电视剧《一生一世》取景地【青龙寺】（约2小时），中国佛教密宗寺院 ，又名石佛寺，寺内广植樱花树，每到春季，天气晴朗，寺内樱花盛开，落英缤纷，芳草萋萋，姹紫嫣红，蔚为美观！每年3-5月期间，樱花盛开，是当地婚纱外景拍摄地之一！游览【城墙环城公园】（不含登城墙，非必须），如果说城墙是西安的“脊梁”，那么环城公园就是它温柔的“呼吸带”，这里没有喧嚣的商业街，没有拥挤的打卡点，只有古树参天、碧水绕城、市民悠然的市井诗意，是本地人最爱的晨练地，也是游客感受“长安慢生活”的秘密花园。游览【永兴坊】（约1小时）永兴坊是唐长安城108坊之一，这位置可是唐太宗时候魏征的相府，位于小东门里西北角，紧邻城墙，明清以来，这个地方被称为“鬼市”，是西安著名的旧货交易、古玩市场。根据航班时间送团乘机返广州，结束愉快旅程！
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                每年3月中旬-5月期间花季观景最佳的季节，但观景期需视当地气候及气温而定。本行程的观景描述源自去年同期的景色情况，具体观景的时间会因应现时气候条件的变化而略有不同，敬请谅解）
+                <w:br/>
+                交通：汽车/飞机
+                <w:br/>
+                景点：【青龙寺】【城墙环城公园】【永兴坊】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：X     晚餐：X   </w:t>
-[...94 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐：餐标50-80元/人     晚餐：不含   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1101,61 +1027,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含5早5正，正餐餐标40元/人！全程升级特色餐饮，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含4早6正，正餐餐标50-80元/人！全程升级特色餐饮，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
-                8.其他：每天每人赠送一瓶矿泉水，华山赠送登山手套！
+                8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1387,145 +1313,139 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区小交通+耳麦（必消）</w:t>
-[...22 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">山水景观必消环保车费用（当地现付给导游）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">白鹿原影视城上行云梯30+单程电瓶车20+华山索道及往返景交车（详见行程第四天备注的温馨提示：190/290/360，以上方式三选一）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 240.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区小交通+耳麦（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兵马俑耳麦+电瓶车25 +华清宫耳麦20+西安博物院耳麦20+ 登大雁塔25</w:t>
+              <w:t xml:space="preserve">兵马俑耳麦20      西安博物院耳麦30       兵马俑单程电瓶车5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1586,103 +1506,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                3、预订须知（复制后修改地区）
+                <w:br/>
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1871,51 +1793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>