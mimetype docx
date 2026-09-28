--- v3 (2026-07-11)
+++ v4 (2026-09-28)
@@ -1061,55 +1061,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明-送团返回温馨的家
                 <w:br/>
-                昆明斗南花市→晚机赠送盲盒景点→送团返回温馨的家
-[...3 lines deleted...]
-                <w:br/>
+                晚机赠送盲盒景点→送团返回温馨的家
+                <w:br/>
+                <w:br/>
+                上午：酒店享用早餐后，自由活动，
                 <w:br/>
                 下午：晚上19：00后航班赠送前往游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。
                 <w:br/>
                 备注：4月15日-5月15日出发，大观楼更换成观赏【蓝花楹】，此时大片的蓝花楹迎来绚烂的花期，一簇簇怒放的蓝花楹美的不像话，吸引无数人前来打卡 。蓝紫色的花海不仅为这座城市涂抹上一层浪漫的色彩，也成为这座城市最惹人的美景；成片的蓝花楹把昆明的街道装点成了紫色的童话王国，说人在花海游一点儿也不为过。
                 <w:br/>
                 后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
                 <w:br/>
                 【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准！
                 <w:br/>
                 备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
                 <w:br/>
                 晚上：后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
                 <w:br/>
                 3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
                 <w:br/>
                 4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车/飞机
@@ -1629,51 +1628,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>