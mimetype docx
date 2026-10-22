--- v0 (2026-06-03)
+++ v1 (2026-10-22)
@@ -409,51 +409,51 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、广东独立成团，一价全含0自费
                 <w:br/>
                 二、保证10成人起铁发，粤语全陪贴心服务
                 <w:br/>
                 三、满16人升级2+1陆地头等舱用车，舒适座驾，让旅途更舒适
                 <w:br/>
                 四、市场首创，省内石林西-大理，丽江-昆明双程动车，比大巴省12小时以上，旅途不疲惫
                 <w:br/>
                 五、全年保证玉龙雪山冰川大索道，赠送雪山能量包
                 <w:br/>
                 六、二次进雪山，畅玩玉龙雪山景区，家庭大片随时拍
                 <w:br/>
                 七、大理连住2晚，深度游玩苍山洱海 
                 <w:br/>
                 <w:br/>
-                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+喜洲有风小院扎染
+                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+白族扎染
                 <w:br/>
                 洱海畔欢唱，专业摄影旅拍航拍，创作家庭图腾方巾，记录下每一刻美好瞬间
                 <w:br/>
                 三连盛典：5A昆明石林+5A丽江古城+5A玉龙雪山冰川大索
                 <w:br/>
                 让娃化身地质小侦探，探秘世界自然遗产，用手机拍下最像动物的冰峰，秒变“雪山摄影家”！
                 <w:br/>
                 三大古镇探寻记：大理古城+丽江古城+束河古镇，穿梭在古城的巷弄中，感受少数民族的历史与风情
                 <w:br/>
                 臻选餐厅：宜良（学成饭店）+青麦海景午餐，品非遗菜品，感受味觉与视觉的双重盛宴
                 <w:br/>
                 演出赠送《印象丽江》：价值280元的大型室外雪山实景秀，感受玉龙雪山下的震撼演出
                 <w:br/>
                 超值赠送：石林电瓶车+蓝月谷电瓶车+玉龙雪山能量包+蜜月1晚鲜花铺床
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -762,54 +762,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理一地深度游
                 <w:br/>
-                有风小院扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、航拍&amp;旅拍+金花共舞）→双廊古镇→理想
-[...2 lines deleted...]
-                上午：早餐后前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
+                白族扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、航拍&amp;旅拍+金花共舞）→双廊古镇→理想
+                <w:br/>
+                <w:br/>
+                上午：早餐后前往体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
                 <w:br/>
                 后前往游览桃源苍洱大观线。游览如下：
                 <w:br/>
                 第一站:【乘坐音乐酒吧车】到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色（20分钟）。
                 <w:br/>
                 第二站：【生态廊道骑行】可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆（30分钟）。
                 <w:br/>
                 第三站：【航拍、旅拍】专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
                 中午：午餐享用【大理青麦海景午餐】，坐拥洱海湖光与绚烂落霞，美食美景相伴，静享洱海边的浪漫惬意时光。
                 <w:br/>
                 下午：随后乘车前往【双廊古镇】，静卧于洱海东北岸，是云南风光的绝美缩影。这里湖光山色交相辉映，青瓦白墙的白族民居依水而建，错落有致。沿湖漫步，清风拂面，一侧是澄澈洱海，波光粼粼间倒映着苍山倩影；一侧是古街古巷，满是传统建筑韵味，木雕、扎染等手工艺品琳琅满目。无论是在客栈阳台静赏湖景，还是穿梭街巷感受民俗，都能尽享惬意时光。然后我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
@@ -1061,55 +1061,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明-送团返回温馨的家
                 <w:br/>
-                昆明斗南花市→晚机赠送盲盒景点→送团返回温馨的家
-[...3 lines deleted...]
-                <w:br/>
+                晚机赠送盲盒景点→送团返回温馨的家
+                <w:br/>
+                <w:br/>
+                上午：酒店享用早餐后，自由活动，
                 <w:br/>
                 下午：晚上19：00后航班赠送前往游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。
                 <w:br/>
                 备注：4月15日-5月15日出发，大观楼更换成观赏【蓝花楹】，此时大片的蓝花楹迎来绚烂的花期，一簇簇怒放的蓝花楹美的不像话，吸引无数人前来打卡 。蓝紫色的花海不仅为这座城市涂抹上一层浪漫的色彩，也成为这座城市最惹人的美景；成片的蓝花楹把昆明的街道装点成了紫色的童话王国，说人在花海游一点儿也不为过。
                 <w:br/>
                 后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
                 <w:br/>
                 【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准！
                 <w:br/>
                 备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
                 <w:br/>
                 晚上：后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
                 <w:br/>
                 3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
                 <w:br/>
                 4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车/飞机
@@ -1629,51 +1628,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>