--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【大手牵小手，趣游江西】亲子游高铁5日游 | 南昌 | 南昌滕王阁 | 南昌万寿宫历史文化街区 | 庐山三叠泉  | 瓷都景德镇 | 婺源篁岭 | 婺源弦高古城 | 望仙谷 | 吴城候鸟小镇行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【大手牵小手，趣游江西】亲子游高铁5日游 | 南昌 | 南昌滕王阁 | 南昌万寿宫历史文化街区 | 庐山三叠泉  | 瓷都景德镇 | 婺源篁岭 | 婺源弦高古城 | 望仙谷 | 吴城候鸟小镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -400,71 +400,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★南昌5A滕王阁 &amp; 万寿宫历史文化街区：登滕王阁，读《滕王阁序》，感受 “落霞与孤鹜齐飞” 的诗意；逛万寿宫街区，打卡灯笼墙、方言墙，尝南昌拌粉、瓦罐汤，沉浸式解锁赣派年味。
-[...7 lines deleted...]
-                ★打卡江西最in网红地--望仙谷，悬挂于崖壁上古楼，烟雨过后，山色云影，仿似神仙居；灯光秀点亮峡谷，市集美食、汉服巡游、篝火晚会，沉浸式穿越仙侠世界。
+                ★南昌5A滕王阁 &amp; 万寿宫历史文化街区：登滕王阁，读《滕王阁序》，感受 “落霞与孤鹜齐飞” 的诗意；逛万寿宫街区，打卡灯笼墙、方言墙，尝南昌拌粉、瓦罐汤等江西美食。
+                <w:br/>
+                ★庐山三叠泉：飞瀑奔涌，三级断崖飞泻而下声势震天，观春日盛瀑寓意兴旺，在山水灵秀间感受自然磅礴生机。
+                <w:br/>
+                ★被《国家地理》评为中国最美乡村的婺源篁岭：走高空玻璃栈道、逛天街古村，看晒秋美景与红灯笼相映，在徽派古村定格美好瞬间。
+                <w:br/>
+                ★打卡江西最in网红地--望仙谷，悬挂于崖壁上古楼，烟雨过后，山色云影，仿似神仙居；灯光秀点亮峡谷，市
+                <w:br/>
+                集美食、汉服巡游、篝火晚会，沉浸式穿越仙侠世界。
                 <w:br/>
                 ★瓷都景德镇：夜游陶溪川逛创意集市，挑选手作陶艺小物在瓷都故事里开启亲子时光。
                 <w:br/>
-                ★精品大咖说：带娃走进御窑厂，听大咖精讲千年瓷史，深度了解赣鄱大地的传奇故事。
+                ★精品大咖说：带娃走进御窑厂，听大咖精讲千年瓷史；江西省博物馆亲子寻宝，寓教于乐，玩中学，学中玩，深度了解赣鄱大地的传奇故事。
                 <w:br/>
                 ★体验活动：特别安排景德镇陶瓷三项体验+汉服体验。
                 <w:br/>
                 ★精选住宿：全程入住网评4钻酒店。
                 <w:br/>
                 ★美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
-                <w:br/>
-                ★“百万幸福” 好礼：凡报名者当地赠送一张中国福利彩票&amp;春节大礼包一份。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -692,246 +690,238 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-吴城候鸟小镇-庐山三叠泉-景德镇
-[...5 lines deleted...]
-                晚上：游览前往【陶溪川CHINA 坊】参观【陶溪川陶瓷文化创意园】（赠送景点，不去不退，游览约1.5小时），这里是中国首座陶瓷文化主题的创意园区，有五十年代的厂房，八十年代的机器，改造于宇宙、为民等老工厂的园区，忠实地记录着近现代陶瓷生产的工艺演变历程。而陶瓷美术馆、艺术馆、驻场艺术家的加入，又让这里成为现代陶瓷艺术的最大展示地。在这里触摸老厂房的砖瓦，欣赏唯美现代的陶瓷艺术品，置身在陶瓷的前世与今生。在淘溪川创意集市自由参观，这也是目前景德镇最具人气创意集市，汇集了全国乃是世界各地的年轻陶艺达人，在这里摆摊交流，在这里可以感受到天马行空和奇思妙想的陶瓷新天地。
+                南昌-庐山三叠泉-景德镇
+                <w:br/>
+                上午：早餐后，乘车前往游览【滕王阁】（赠送景点，如因时间、天气或个人等因素没去，大门票无退费；游览约1.5小时），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。游览结束后，乘车前往庐山市午餐（车程约2.5小时）。
+                <w:br/>
+                下午：游览“不到三叠泉，不算庐山客”之说----【三叠泉瀑布】(游览约 2-3 小时，赠送大门票，不去不退，不含三叠泉往返环保车 20 元/人，费用自理)汇集五老峰、 大月山诸水，循着天工琢成的三级“冰阶”断崖折叠而下，故名，亦名三级泉、水帘泉。飞瀑流经的峭壁有三 级，溪水分三叠泉飞泻而下，落差共 155 米，极为壮观，撼人魂魄。
+                <w:br/>
+                下午：游览结束后，乘车前往景德镇（车程约2.5小时）。晚上：游览前往【陶溪川CHINA 坊】参观【陶溪川陶瓷文化创意园】（赠送景点，不去不退，游览约1.5小时），这里是中国首座陶瓷文化主题的创意园区，有五十年代的厂房，八十年代的机器，改造于宇宙、为民等老工厂的园区，忠实地记录着近现代陶瓷生产的工艺演变历程。而陶瓷美术馆、艺术馆、驻场艺术家的加入，又让这里成为现代陶瓷艺术的最大展示地。在这里触摸老厂房的砖瓦，欣赏唯美现代的陶瓷艺术品，置身在陶瓷的前世与今生。在淘溪川创意集市自由参观，这也是目前景德镇最具人气创意集市，汇集了全国乃是世界各地的年轻陶艺达人，在这里摆摊交流，在这里可以感受到天马行空和奇思妙想的陶瓷新天地。
                 <w:br/>
                 ★ 美食打卡：
                 <w:br/>
                 瓷泥煨鸡、小黄鱼、江西辣莲花血鸭 、江西辣糯鸡爪、拌冷粉、饺子耙、油条包麻糍、炒碱水粑......
                 <w:br/>
                 ★ 自由活动推荐：
                 <w:br/>
                 陶瓷市集探索：每周五至周日晚间的开放式市集，逛文创摊位、挑选手作陶瓷小物，体验讨价还价的乐趣。
                 <w:br/>
                 ★ 艺术展览与灯光秀：
                 <w:br/>
                 陶溪川美术馆：定期举办现代艺术展，适合孩子接触多元艺术形式。
                 <w:br/>
                 夜景灯光：园区红砖建筑搭配灯光设计，适合拍照打卡，夜晚氛围浪漫。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【吴城候鸟小镇】【庐山三叠泉】【陶溪川陶瓷文化创意园】
+                景点：【滕王阁】【庐山三叠泉】【陶溪川陶瓷文化创意园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景德镇陶邑观英酒店或陶欣饭店或景城美莱酒店或美豪丽致酒店或同级；</w:t>
+              <w:t xml:space="preserve">景德镇陶邑观英酒店或陶邑陶欣饭店或西河湾酒店或景城美莱酒店或美豪丽致酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 景德镇-婺源
                 <w:br/>
                 上午： 早餐后，乘车前往【御窑厂国家考古遗址公园】（已含大门票，参观时间2小时）这里是明清两代专用宫廷烧造和供奉瓷器的皇家瓷厂，是我国烧造时间最长、规模最大、工艺几位精湛的官办窑厂。在长达540余年的时间里，为“天下窑器之所聚”，烧制了无以计数精美绝伦的瓷器。在这里全面了解御窑厂的历史和发展，探索御窑厂遗址的历史文化价值，走进景德镇陶瓷艺术的高峰。这里的博物馆（逢周一闭馆）是景德镇新晋网红打卡点，获得2019-2020年度建筑设计奖·历史文化保护传承创新一等奖、021年度获评誉为世界“建筑界的奥斯卡奖”的美国Architizer A+Awards，“文化-博物馆”类别的评委大奖。
                 <w:br/>
                 下午：前往【陶艺基地】体验陶瓷研究所经典课程（含拉胚成型+色泥捏塑+绘画拼图三项体验，含烧制，不含邮寄费用），通过参观学习、汲取灵感，齐动手定制充满家庭记忆的“传家宝”。（1、提升孩子的动手能力与技能培养。2、开发创造力与艺术表达，提供自由创作空间，鼓励孩子发挥想象力设计图案。）。体验结束后，乘车前往婺源（车程约1小时）。游览【婺源弦高古城】（赠送景点，不去不退，游览约2小时；赠送汉服体验，不含妆造，若需自理）是一座具有悠久历史的古城，现有诸多历史名胜遗存。 由于婺源历史上曾属安徽管辖，古徽州一府六县之一，是南宋著名理学家朱熹的故里和中国铁路之父詹天佑的家乡。"一生痴绝处，无梦到徽州"。"徽州"是被越来越多人提及的字眼，有人说这里是中国传统文化的家园，地处偏僻山乡的婺源很幸运地保存了古徽州的所有气韵。游览结束后，乘车前往酒店办理入住。
                 <w:br/>
                 <w:br/>
                 当地特色项目推荐（以下项目客人可自行选择）
                 <w:br/>
-                婺女洲度假区（超值套餐：景区大门票+演出票208元/人）。以婺源本土神话传说婺女飞天和婺源五显财神文化为
-[...7 lines deleted...]
-                写意的戏剧手法，讲述了一段跨越千年的传奇故事。
+                婺女洲度假区（超值套餐：景区大门票+演出票+星空花海艺术馆208元/人）。以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。观看《遇见·婺源》山水实景演出婺女洲《遇见·婺源》大型实景演艺是以 婺源本土传说婺女飞天题材为背景而进行创作的，运用写意的戏剧手法，讲述了一段跨越千年的传奇故事。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【御窑厂国家考古遗址公园】【陶艺基地】【婺源弦高古城】
                 <w:br/>
-                自费项：婺女洲度假区（超值套餐：景区大门票+演出票208元/人）（导游推自费，自愿选择）
+                自费项：婺女洲度假区（超值套餐：景区大门票+演出票+星空花海艺术馆 208元/人）（导游推自费，选择性消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">婺源徽州庄园或正洲微马酒店或四季清华度假酒店或星江湾假日酒店或沁庐精品或同级；</w:t>
+              <w:t xml:space="preserve">婺源徽州庄园或雷迪森世嘉酒店或正洲微马酒店或四季清华度假酒店或瑞怡星江湾假日酒店或长旅沁庐精选酒店或亚季酒店或茶博府茶人居酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                婺源篁岭-望仙谷
+                婺源篁岭-望仙谷-上饶
                 <w:br/>
                 上午：早餐后，乘车前往婺源【篁岭】（车程约0.5小时，赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
                 <w:br/>
                 下午：车赴前往参观【望仙谷峡谷小镇】（车程约2小时，赠送景点，不去不退，游览时间约4小时，特别赠送团队航拍）位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
                 <w:br/>
                 晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴上饶市区办理入住。
                 <w:br/>
                 ★ 望仙谷美食推荐：望仙烤冷面、望仙铁板豆腐、葛粉羹、糖墩墩手工汤圆、手工老酸奶、小胖凉皮、苕皮豆干......
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【篁岭】【望仙谷峡谷小镇】
                 <w:br/>
                 购物点：不含篁岭往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -975,59 +965,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上饶-滕王阁-南昌-广州东
+                上饶-南昌-广州东
                 <w:br/>
                 上午：早餐后，乘车前往南昌（车程约3.5-4小时）。
                 <w:br/>
-                下午：乘车前往游览【滕王阁】（赠送景点，如因时间、天气或个人等因素没去，大门票无退费；游览约1.5小时），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。后前往南昌站送高铁返回广州东（参考车次：G3081/16:07-21:10或其他车次），结束愉快的旅程！
+                下午：前往参观【江西省博物馆】（逢周一闭馆）了解赣鄱大地的传奇故事（周一闭馆，游览约2小时）全省最大的综合性博物馆，首批国家一级博物馆。新馆为江西省文化中心三大馆之一，以方盒为建筑原型，寓意为宝盒，共6层，建筑面积8.6万平方米，展陈面积2.8万平方米。江西省博物馆汇集了江西各地发现的珍贵历史文物和古代艺术精品，是全省收藏文物最多的博物馆，藏品总数60437件/套。后前往南昌站送高铁返回广州东（参考车次：G3081/16:07-21:10或其他车次），结束愉快的旅程！
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
-                景点：【滕王阁】
+                景点：【江西省博物馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1099,51 +1089,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云/广州南/广州新塘-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：全程入住网评4钻酒店，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（2月15-19日补房差加920元/人，不占床减720元/人）。
+                2. 住宿：全程入住网评4钻酒店，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加950元/人，不占床减750元/人）。
                 <w:br/>
                 3. 用餐：4早4正餐（正餐餐标40元/人餐，婺源农家餐50元/人餐；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
                 <w:br/>
                 4. 门票：含庐山三叠泉大门票（赠送景点，不去不退），含御窑厂国家考古遗址公园大门票（赠送景点，不去不退），含婺源篁岭大门票（赠送景点，不去不退），含望仙谷大门票（赠送景点，不去不退），含滕王阁大门票（赠送景点，不去不退）。
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.儿童：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1175,57 +1165,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 不含广州高铁站往返接送，请客人自行前往广州南站自行刷身份证进站乘车。
                 <w:br/>
                 2. 由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 3 旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
                 4.婺源酒店不含一次性洗漱用品，请游客自行携带。
                 <w:br/>
                 5.合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 6.行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
-                7.不含庐山三叠往返环保车20元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；
-[...5 lines deleted...]
-                8.自费推荐：婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票208元/人）；
+                7.不含庐山三叠往返环保车20元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；（即必须产生：65周岁以上：合计85元/人；65岁以下：合计150元/人）（当地必须消费，不接受议价，报名时敬请知悉）
+                <w:br/>
+                8.自费推荐：婺女洲度假区（超值套餐：景区大门票+《遇见·婺源》嘉宾票+星空花海艺术馆=208元/人）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1395,68 +1381,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《遇见·婺源》演艺秀嘉宾票</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+演出票208元/人）（导游推自费，自愿选择）</w:t>
+              <w:t xml:space="preserve">婺女洲度假区</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+《遇见·婺源》嘉宾票+星空花海艺术馆=208元/人）（导游推自费，选择性消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1517,77 +1503,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...25 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报 名表及补充约定》之附件。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1697,51 +1709,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>