--- v0 (2026-01-18)
+++ v1 (2026-04-20)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【寻味紫金&amp;丰顺&amp;潮州】河源+潮州3天 | 丰顺鹿湖温泉假日酒店 | 养生氡+硫磺温泉行程单</w:t>
+        <w:t xml:space="preserve">【寻味紫金&amp;丰顺&amp;潮州】河源+梅州+潮州3天 | 丰顺鹿湖温泉假日酒店 | 养生氡+硫磺温泉行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20251226SP48123-0.6</w:t>
+              <w:t xml:space="preserve">KH-SP0213748123-0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">河源市</w:t>
+              <w:t xml:space="preserve">梅州市-河源市-潮州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -392,51 +392,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鹿湖温泉：壕叹超大52平豪华客房，泡养生氡+硫磺温泉（20+个公共泡池），畅游泳池，温泉泳池，免费水果饮料、皮划艇、鱼疗池、波波池、盐蒸房、石板浴…
+                麓湖温泉：壕叹超大52平豪华客房，泡养生氡+硫磺温泉（20+个公共泡池），畅游泳池，温泉泳池，免费水果饮料、皮划艇、鱼疗池、波波池、盐蒸房、石板浴…
                 <w:br/>
                 吃足4餐：2个酒店早餐+2个酒店自助晚餐
                 <w:br/>
                 紫金美食：带你走进本地人餐厅，打卡紫金“巨无霸肉丸聚集地”，自行品尝“拳头”肉丸&amp;八刀汤
                 <w:br/>
                 潮州美食：地道“会跳舞的牛肉火锅”，鲜切牛肉+非遗吃法双重体验
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -561,59 +561,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-河源紫金-午餐自理-麓湖温泉-自助晚餐-自由泡温泉
                 <w:br/>
-                早上8:00海珠广场华厦酒店门口（最终以导游通知为准，当天有可能增加上下车点） 集合出发，前往河源紫金（车程约3小时）。抵达后自行品尝美食(自行用餐约1.5小时）。
-[...3 lines deleted...]
-                如位于 62 号的邓氏亮堂肉丸，这是一家传承百年的老字号，主打各种肉丸米粉。城南肉丸街（长安大道东 63 号）主打客家传统风味。这里的猪肉丸饱满多汁，咬开瞬间肉香四溢，搭配紫金本地胡椒调味，驱寒又开胃。龙窝兴龙肉丸店（长安大道东 101 号）来自紫金龙窝镇的特色肉丸店，延续客家古法制作工艺。肉丸个头硕大，肉质紧实有韧性，咀嚼间能尝到淡淡的肉鲜与薯粉的自然黏度。
+                早上8:00海珠广场华厦酒店门口（最终以导游通知为准，当天有可能增加上下车点） 集合出发，前往河源紫金（车程约3小时）。抵达后自行品尝美食(自行用餐约1.5小时）。长安大道东肉丸寻味篇，打卡紫金 “巨无霸” 肉丸聚集地，在百年老字号与本土人气店中，解锁客家肉丸的弹牙鲜甜，感受传统手艺与烟火气息的碰撞。长安大道东有一些知名的美食店铺如位于 62 号的邓氏亮堂肉丸，这是一家传承百年的老字号，主打各种肉丸米粉。城南肉丸街（长安大道东 63 号）主打客家传统风味。这里的猪肉丸饱满多汁，咬开瞬间肉香四溢，搭配紫金本地胡椒调味，驱寒又开胃。龙窝兴龙肉丸店（长安大道东 101 号）来自紫金龙窝镇的特色肉丸店，延续客家古法制作工艺。肉丸个头硕大，肉质紧实有韧性，咀嚼间能尝到淡淡的肉鲜与薯粉的自然黏度。
                 <w:br/>
                 推荐必点：招牌龙窝大肉丸、牛筋丸，可选择真空打包带走，将新鲜风味带回家。
                 <w:br/>
-                前往著名的温泉之城——丰顺（车程约2.5小时）。入住五钻【鹿湖假日温泉度假村】可前往温泉区自由享受浸泡温泉乐趣（温馨提示：每人包含2次/天温泉，开放参考时间10：00~22：00，温泉区内休息区，无限量免费提供饮品+点心+水果），温泉，冰泉，干湿蒸，泳池，皮划艇等等，尽情享受！晚餐享用酒店《豪华自助晚餐》，品种多，口感好，精美丰盛！后自由活动。鹿湖度假村占地面积7万平米，背倚鹿湖山，面临韩江水，龙脉贵气厚实，财富水局汇聚，集休闲旅游、度假养生、商务会议及康体娱乐于一体，采用东南亚园林式建筑风格，糅合客家文化精髓，是粤东地区首家以潮州及客家文化为主题，集商务旅游、养生度假于一体的 “氡”温泉度假养生酒店。其拥有独立泉眼，设有大型的温泉区，区内共有22个各具特色的温泉池，另木屋及别墅均配有私家温泉池，使您随时尊享PH值高达8的放射性天然碱性氡泉…
+                前往著名的温泉之城——丰顺（车程约2.5小时）。入住四钻【鹿湖假日温泉度假村】可前往温泉区自由享受浸泡温泉乐趣（温馨提示：每人包含2次/天温泉，开放参考时间10：00~22：00，温泉区内休息区，无限量免费提供饮品+点心+水果），温泉，冰泉，干湿蒸，泳池，皮划艇等等，尽情享受！晚餐享用酒店《豪华自助晚餐》，品种多，口感好，精美丰盛！后自由活动。鹿湖度假村占地面积7万平米，背倚鹿湖山，面临韩江水，龙脉贵气厚实，财富水局汇聚，集休闲旅游、度假养生、商务会议及康体娱乐于一体，采用东南亚园林式建筑风格，糅合客家文化精髓，是粤东地区首家以潮州及客家文化为主题，集商务旅游、养生度假于一体的 “氡”温泉度假养生酒店。其拥有独立泉眼，设有大型的温泉区，区内共有22个各具特色的温泉池，另木屋及别墅均配有私家温泉池，使您随时尊享PH值高达8的放射性天然碱性氡泉…
                 <w:br/>
                 晚餐享用酒店客家自助晚餐。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -723,53 +719,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐-午餐自理-回程广州
                 <w:br/>
-                自助早餐。约9:00退房，前往潮州（车程约1小时）。
-[...1 lines deleted...]
-                前往【潮州功夫茶艺表演】，享用美味小吃，品尝每人一碗《牛肉丸汤》+《鸭母捻糖水》+《腐乳饼》（停留时间约30分钟，特产店不作为购物店推广）。
+                自助早餐。约9:00退房，前往潮州（车程约1小时）。前往【潮州功夫茶艺表演】，享用美味小吃，品尝每人一碗《牛肉丸汤》+《鸭母捻糖水》+《腐乳饼》（停留时间约30分钟，特产店不作为购物店推广）。
                 <w:br/>
                 前往潮州官塘牛肉以其极致新鲜的口感和深厚的美食文化底蕴，成为潮州美食的代表之一。官塘牛肉追求极度新鲜，从屠宰场到餐桌通常不超过 2 小时，新鲜的牛肉呈鲜红色，有光泽且不注水有黏性。牛肉的各个部位划分精细，如吊龙伴脂香浓郁、五花趾弹牙、胸口朥脆爽等，每个部位都有其专属的切法和涮煮时间。抵达官塘镇。可以先在镇里逛逛，感受当地的风土人情，欣赏新打造的具有古色古香韵味的主街沿线建筑，还可以在 “卡通牛” IP 打卡标识处拍照留念。自行前往官塘兄弟和龙兴牛坊品尝地道的牛肉火锅。(自行用餐约1.5小时）
                 <w:br/>
                 午餐自理后结束3天愉快行程，返回广州温馨的家，下车点：统一越秀公园散团（具体导游通知为准）！
                 <w:br/>
                 **************以上行程仅供参考，一切安排视实际情况我社导游安排为准**********
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
@@ -1177,51 +1171,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>