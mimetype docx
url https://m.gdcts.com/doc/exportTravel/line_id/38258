--- v1 (2026-03-10)
+++ v2 (2026-04-03)
@@ -2349,51 +2349,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>