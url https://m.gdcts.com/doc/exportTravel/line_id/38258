--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">游艇泰兰德-泰国曼谷+芭提雅纯玩6天5晚行程单</w:t>
+        <w:t xml:space="preserve">【游艇泰兰德】泰国曼谷+芭提雅纯玩6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">广州往返+双岛游+海天盛筵盛宴派对嗨翻天</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -1171,99 +1171,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ●交 通：行程内的国际往返经济舱机票费用及机场税（费）
                 <w:br/>
                 ●酒 店：入住2晚曼谷优质网评5钻酒店+3晚芭提雅优质网评5钻酒店；2人/间；为提倡环保，部分酒店不提供一次性洗漱用品，请各位贵宾在出团前自备；参考酒店（如宣传图片所示酒店如遇客满则改为以下参考酒店）
                 <w:br/>
                 曼谷当地五钻参考酒店：曼谷兰甘亨威茨酒店(Witz Bangkok Ramkhamhaeng)或曼谷Three Seasons Place Bangkok 或素万那普安查特尔酒店iChapter Suvarnabhumi或亚泰酒店 (Atrium Suvarnabhumi Hotel)或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 芭提雅当地四钻参考酒店： 芭提雅特色别墅瓦尼达花园度假村或其他同级酒店
                 <w:br/>
                 芭提雅象雅岛：海景别墅或星空泡泡屋
                 <w:br/>
                 境外酒店没有评星或钻级制度，所有星级或钻级都是根据携程、AGODA、booking专业订房网站评定，携程会存在临时调整钻级的可能，酒店均为指定酒店，故不接受处理钻级临时调整而投诉，敬请谅解!（注：以上为参考酒店，如遇所列酒店满房，会以其他同级酒店的标准房代替，费用不变，具体以最终出团通知书为准。我社保留对酒店的修改和调整之权利，敬请留意）；
                 <w:br/>
                 ●行程表内所列的景点；其他园中园门票自理；
                 <w:br/>
                 ●用 车：行程内用车，根据人数安排车型（保证1人1正座）。
                 <w:br/>
                 ●用 餐：酒店早餐*5餐（儿童不占床不含早）+5正餐 ，用餐取消不用视为自动放弃，费用不退。如因用餐遇航班时间，餐费自理；
+                <w:br/>
+                ●导游：全程领队及当地中文导游服务费￥300元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ●当地导游服务费全程300元/人；
-                <w:br/>
                 ●签证：泰国对中国护照免签，4000元以上现金(海关随机抽查)；
                 <w:br/>
                 ●以上价格仅适用持有中国护照的客人，持港澳台及外籍护照客人需要额外支付附加费500元/人（签证自理）；
                 <w:br/>
                 ●如要求单住或单男单女住宿产生的单房差费用，全程单房差:1500元；
                 <w:br/>
                 ●护照费、卫检、以及人力不可抗因素导致的额外费用；   
                 <w:br/>
                 ●旅游意外险及航空险（建议客人购买）；
                 <w:br/>
                 ●行程外私人消费之个人费用，如自行购物或参加自费项目等；
                 <w:br/>
                 ●航空公司临时加收燃油附加费；旅游旺季航空时加价等；
                 <w:br/>
                 ●因罢工、台风、航班取消或更改时间，交通延阻及其不可抗力因素所导致的额外费用；
                 <w:br/>
                 ●泰国是个小费制国家，国际惯例小费是服务的报酬，更多的是一种礼仪，行程如有涉及到以下内容，请遵循国际惯例，建议客人在当地支付以下小费：
                 <w:br/>
                    1.古式按摩 或 SPA：您可视按摩师的服务质量或专业水平而弹性给予，约泰铢100左右
                 <w:br/>
                     2.骑大象： 每次付驯象师约泰铢20左右  3.坐马车： 每次付马夫约泰铢20左右
                 <w:br/>
                 4.与人妖拍照： 每人每次约泰铢20~100   5.乘坐快艇、游船：船家小费约泰铢50左右
                 <w:br/>
                     6.行李小费：一间房间一次约给行李人员泰珠20  7.床头小费：一间房间(2人)每天约给泰铢20
@@ -2266,50 +2266,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护照首页电子版</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2349,51 +2398,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>