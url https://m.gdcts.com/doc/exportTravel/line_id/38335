--- v2 (2026-03-18)
+++ v3 (2026-04-11)
@@ -342,51 +342,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（参考航班：以出票为准）</w:t>
+              <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
+                去程  广州-首尔仁川 CZ337 起飞:09:35-抵达:13:55
+                <w:br/>
+                回程  首尔仁川-广州 CZ338 起飞:15:15-抵达:18:10
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1045,219 +1051,106 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
                 2.澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
                 <w:br/>
                 3.住宿全程首尔周边网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4.行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 5.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6.中文领队及中文地接导游服务
+                6.中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.境外司陪人员杂费RMB600元/人/；
-[...7 lines deleted...]
-                5.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2.单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1289,50 +1182,51 @@
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考酒店（首尔周边·携程四钻）：
                 <w:br/>
                 首尔周边五花特二酒店：里维埃拉仁川机场酒店(Incheon Rivera Airport Hotel)、永宗岛国际酒店(International Hotel Youngjong)、仁川红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、西方格雷司酒店(Western Grace Hotel Incheon)、特里尼城市套房酒店(The Triny Urban Suites)或同级别酒店；
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
@@ -1677,51 +1571,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1865,79 +1759,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>