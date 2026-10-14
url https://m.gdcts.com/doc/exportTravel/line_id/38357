--- v6 (2026-08-13)
+++ v7 (2026-10-14)
@@ -603,54 +603,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州✈新加坡 参考航班SQ 853 01:20-05:30
                 <w:br/>
                 各位贵宾根据航班时间提前3小时前往机场，搭乘南方航空客机飞往花园城市-新加坡，抵达后参加开启我们的愉快之旅！
                 <w:br/>
                 【星耀樟宜】是新加坡全新打造的一个地标性建筑，位于新加坡樟宜机场第一航站楼前方，是一座游乐胜地、购物休闲、住宿餐饮、花园景观和航空设施的综合性建筑。其中的资生堂森林谷( Shiseido 森林谷)是星耀樟宜的核心景观，这里是新加坡规模大的室内植物展示地之一，也是一个奇妙的机场园林，在建筑内不同楼层都有出入口。 
                 <w:br/>
                 接着带大家探访万象新加坡的特色风光：
                 <w:br/>
                 【伊丽莎白大道】新加坡的 “黄金中轴线” 之一！沿街全是地标级建筑，一边连着繁华商圈，一边挨着政府机构，逛着就能打卡城市核心风光！ 是感受新加坡都市气息的好去处。
                 <w:br/>
                 【高等法院】（外观）高等法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【政府大厦广场】（外观）此地见证了许多的新加坡建国重大相关的历史事件。新加坡政务办公室、外交部、高等法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国较大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【鱼尾狮身像】位于新加坡河河口，知名的鱼尾狮像就坐落于此，这个矗立于浪尖的狮头鱼身是新加坡的标志和象征。它后面还建有一座小鱼尾狮像与之相伴，与大鱼尾狮呼应，从口中喷射水柱。鱼尾狮的鱼身象征着新加坡从小渔村谦卑起步。狮头则代表了新加坡最早期的名称“Singapura”（新加坡拉），马来语中，意指“狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，口中源源不绝地喷出水柱。与海内外其他重要地标相似，鱼尾狮雕像已成了到访新加坡必看的景点。小鱼尾狮则可以近距离观看鱼尾狮细节。
                 <w:br/>
                 如遇因政府维修、升级等原因导致无法观看大鱼尾狮像，会安排欣赏小鱼尾狮
                 <w:br/>
-                前往新加坡的【名胜世界】娱乐节庆大道。节庆大道，一条集购物、餐饮、娱乐于一体的享誉与海内外娱乐大道。在此可以选购琳琅满目的高级品牌商品；也可以欣赏梦之湖，集合了灯光、水雾、烟火是一场令人叹为观止的特效表演。晚餐后入住酒店。
-[...2 lines deleted...]
-                （今日可自费升级环球影城门票，报名时成人+430元/人；4-12周岁+338元/人，新加坡环球影城开放时间为 10:00-19:00，环球影城为自行游玩，领队导游不进园，我社安排游览时间为4小时，提供统一往返接送服务。若超出指定集合时间，可自行打车返回酒店，敬请理解。）
+                前往新加坡的【名胜世界】娱乐节庆大道，娱乐城。节庆大道，一条集购物、餐饮、娱乐于一体的世界级娱乐大道。在此可以选购琳琅满目的世界级的品牌商品；也可以欣赏梦之湖，集合了灯光、水雾、烟火是一场令人叹为观止的特效表演。
+                <w:br/>
+                今日可自费加购新加坡环球影城门票，报名时补交差价：成人 430 元 / 人，4-12 周岁儿童 338 元 / 人。环球影城营业时间 10:00-19:00，园区自由游览，领队、导游不陪同入园。
+                <w:br/>
+                1、选择加购环球影城的客人：我社预留 4 小时游玩时间，游玩结束统一乘车返回酒店；如未能按时到达集合点，需自行打车返回酒店，产生费用自理。
+                <w:br/>
+                2、不参加环球影城的客人：可在圣淘沙岛内自由活动 4 小时，活动结束跟随原车统一返程回酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：海南鸡饭     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1581,51 +1584,204 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">探索热带红树林，白鹭丝归巢，观赏群鹰喂食，萤火虫，马来港夕阳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本团导游将根据团队实际情况，为大家推荐合适的自费项目，全程自愿参与、绝不强制</w:t>
+              <w:t xml:space="preserve">成人/小童：同价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲网红三轮车巡游+河畔壁画+游河体验不吉隆坡  双子塔外</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成人/小童：同价
+                <w:br/>
+                全团 90%以上或 10 人以上
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡马六甲海峡网红地标、热带水果餐、碧华楼下午茶、阿罗街</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成人/小童：同价
+                <w:br/>
+                全团 90%以上或 10 人以上
+                <w:br/>
+                <w:br/>
+                本团导游将根据团队实际情况，为大家推荐合适的自费项目，全程自愿参与、绝不强制
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1934,51 +2090,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>