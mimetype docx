--- v0 (2026-05-12)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">双面南洋·温德姆 新加坡马来西亚纯玩5天4晚 （广州往返SQ）行程单</w:t>
+        <w:t xml:space="preserve">双面南洋·温德姆 新加坡马来西亚5天4晚 （广州往返SQ）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0113</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -420,51 +420,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【精选航班】甄选五星航空——新加坡航空，广州直航新加坡；
                 <w:br/>
                 【舒享住宿】新加坡入住四钻酒店，吉隆坡升级两晚五星温德姆酒店
                 <w:br/>
                 【网红景点】打卡世界第二高楼-默迪卡118，世界瞩目的城市新地标：莎罗马行人桥-连接传统与现代的时尚之桥，点亮吉隆坡的夜空；黑风洞彩虹阶梯-272 级色彩斑斓的阶梯，引领你走进神秘而浪漫的印度教圣境，感受古韵与现代的完美融合
                 <w:br/>
                 【文化探秘】马六甲，多元文化的交汇点，马来风情、葡萄牙遗迹、荷兰印记，还有深深扎根的华人文化，每一步都是新发现
                 <w:br/>
                 【精华美景】新马两地精华美景全覆盖：鱼尾狮身像、滨海湾花园、圣淘沙名胜世界、太子行政中心、水上清真寺、马来传统高脚屋、吉隆坡石油双峰塔等
                 <w:br/>
                 【寻味南洋】海南鸡饭、娘惹餐、咖喱鱼头+奶油虾、肉骨茶+面包鸡、亚罗街美食自由行
                 <w:br/>
-                【品质承诺】纯玩团，金牌领队全程陪同
+                【品质承诺】金牌领队全程陪同
                 <w:br/>
                 【灵活搭配】指定日期+430元升级游览环球影城，亲子首选！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -684,57 +684,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡/马六甲
                 <w:br/>
                 早餐后，出发前往游览当地特色景点：
                 <w:br/>
-                游览【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。这座生机勃勃、活力四射的花园将展示最优秀的热带园艺和园林艺术，拥有大量的热带花卉、色叶植物，是繁华都市中的一片绿洲，拥有如绿野仙踪童话般的花园和湖泊，而花穹与云雾林两个展馆就位于巨大的滨海湾花园之间。园区共分成三个花园：滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。（此为赠送项目，若景点遇维修和不可抗力因素关闭则不入内参观，无费用退。）
+                游览【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。这座生机勃勃、活力四射的花园将展示最优秀的热带园艺和园林艺术，拥有大量的热带花卉、色叶植物，是繁华都市中的一片绿洲，拥有如绿野仙踪童话般的花园和湖泊。园区共分成三个花园：滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。（此为赠送项目，若景点遇维修和不可抗力因素关闭则不入内参观，无费用退。）
                 <w:br/>
                 车游【小印度】是新加坡著名的印度人社区，沿着周边的几条街道前行，欣赏兴都庙、华人寺庙、回教堂和基督教堂和谐并存的特色，是新加坡历史和多元文化的精华所在，另外遍布色彩斑斓的纱丽店、香料铺，充满浓郁的印度风情。
                 <w:br/>
                 参观【甘榜格南】是新加坡古老的城区之一和穆斯林聚居区，曾是马来族皇室的活动中心。【苏丹回教堂】位于甘榜格南的马斯喀特街与北桥路交汇处，是新加坡较大也最壮观的宗教建筑之一。
                 <w:br/>
-                【百年南洋药油世家】狮城人气伴手礼的永泰行百年药油，传承百年历史，探访药油传承，其中消炎治跌打的红花油、专治风湿的千里追风油、针对蚊虫的豆蔻油、万应驱风油、镇痛膏，是送给家中长辈最好的温暖。
+                【老城之旅】（约40分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏，途经百年南洋药油世家仁济堂狮城人气伴手礼，传承百年历史。
                 <w:br/>
                 后前往关口过关后，直奔马来西亚的世界遗产古城——马六甲，随后展开市区观光：
                 <w:br/>
                 郑和下西洋所流线的遗迹-车游【三保井】【三保庙】【三保山】：这座古庙是 500 多年前中国和马来西亚两国人民友好交往的见证。1405 年，中国明代杰出的航海家三保太监郑和奉旨率船队出使“西洋”，曾经到过三宝垄，他用带去的瓷器、丝绸、金银和铜铁器换取当地特产，与印度尼西亚人民开展和平贸易，进行友好交往。后来，广大华侨以及当地人民为了纪念郑和，在相传当年他率领船员登岸的地方，建造了一座名为三宝庙的庙宇。
                 <w:br/>
                 “探访完郑和遗迹，咱们再走进马六甲的殖民历史，前往葡萄牙时期的重要遗迹 ——圣保罗山。
                 <w:br/>
                 富有葡萄牙风格的【圣保罗山】是马来西亚马六甲市的重要历史遗迹，以葡萄牙殖民时期军事建筑和天主教堂闻名，现为世界文化遗产马六甲海峡历史城区的一部分。
                 <w:br/>
                 【圣保罗教堂】马六甲古城绝不能错过的打卡点，这座位于山顶的教堂遗址，是东南亚最早的天主教堂之一，曾是葡萄牙传教士的根据地，也曾被荷兰人占据，见证了殖民时代的变迁。整个教堂虽然只剩下石墙和墓碑，但站在这看海，真的很震撼。
                 <w:br/>
                 【荷兰红屋】于公元 1641 年至 1660 年间兴建，坐落于马六甲河畔，以荷兰砖瓦砌工及木工技艺建成，曾是荷兰总督及随从的官邸，也是历史遗留的重要遗迹，被认为是东方古老的荷兰建筑。整个广场由红色建筑物围绕，配有红色钟塔和维多利亚时代的喷水池，是东南亚极具代表性的荷兰风格建筑群。
                 <w:br/>
                 晚餐后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -796,70 +796,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马六甲-吉隆坡
                 <w:br/>
                 早餐后，前往吉隆坡展开市区观光：
                 <w:br/>
                 【马来西亚高脚屋】：高脚屋是由木桩架空离地数尺的单层建筑，屋顶用树叶或木板铺盖，墙和地板用木料建成。高脚屋离地面3~11尺不等，离开地面越高，说明男主人的地位越高。高脚屋不仅可以防湿防潮，它的木桩都是四方形的，可以防止动物的攀爬，特别是防止蛇的侵袭。在高脚屋的四周，种植着许多热带植物，让人感到马来人的生活是那么的悠闲祥和。(如遇特殊情况不能入内参观，不作另行通知，无费用可退)
                 <w:br/>
                 【国家皇宫】（外观）：这里最初是一个中国富商的住宅，1926年出售改建成雪兰莪苏丹王宫，后来成为马来西亚国家元首的官方居所。马来西亚的国王是由各州世袭中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放。
                 <w:br/>
                 【独立广场】：坐落于苏丹阿都沙末大厦对面，面积约8.2公顷，绿草如茵的广场，其实极具历史价值。在1957年8月31日，马来西亚国旗开始在此飘扬，象征脱离英国统治而独立，现该升旗地点则矗立着一支高100英尺的旗杆，以纪念这个历史时刻。
                 <w:br/>
                 【高等法院】（外观）吉隆坡高等法院所在地。大楼建筑设计独特，印度、中东风格综合一起。楼中庭有个40米高的钟楼，被称为马来西亚大本钟。前面就是独立广场。
                 <w:br/>
                 【吉隆坡石油双峰塔】(外观不进内)：吉隆坡石油双塔曾经是世界至高的摩天大楼，仍是世界至高的双塔楼，双塔高452米，共地上88层，是电影《偷天换日》便是在此处取景，是吉隆坡现代化繁荣的标志。远观拍照。
                 <w:br/>
                 结束吉隆坡市区的观光，我们接下来前往太子城，探访这座行政新区的核心景点：
                 <w:br/>
                 前往太子城参观：【太子行政中心】(外观) 、【首相官邸】和【水上清真寺】：整座寺有四分之三建筑在布拉特湖上，也被人们称为水上清真寺。因其顶部花岗石砌成的粉红色屋顶，视觉效果超棒 (温馨提示：游客可进入参观，但女性游客必需在入口右方自行借取罩袍才能进入，开放时间至下午16点(如遇上不开放，不能进去费用怒不退还)，外拍照留念。
                 <w:br/>
-                    晚餐后入住酒店。
+                    后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：咖喱鱼头+奶油虾     晚餐：肉骨茶+面包鸡   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：咖喱鱼头+奶油虾     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡网评五钻酒店（温德姆或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -874,86 +874,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-空中花园-吉隆坡
                 <w:br/>
                 早餐后，前往吉隆坡展开市区观光：
                 <w:br/>
-                【巧克力 DIY 或 锡器工艺DIY ，若其中一个体验不开放则改为另外一个。】
-[...3 lines deleted...]
-                随后前往参观印度教秘境【黑风洞】，拥有 272 梯级的陡峭阶梯，景区以石灰岩洞溶洞群分布，洞内可欣赏奇行怪状的钟乳石荀、石柱等，享有“马来西亚大自然景观”“石灰岩的梦世界”之美誉，欲登上黑风洞，必登上272层阶梯方可抵达。
+                前往参观印度教秘境【黑风洞】，拥有 272 梯级的陡峭阶梯，景区以石灰岩洞溶洞群分布，洞内可欣赏奇行怪状的钟乳石荀、石柱等，享有“马来西亚大自然景观”“石灰岩的梦世界”之美誉，欲登上黑风洞，必登上272层阶梯方可抵达。
                 <w:br/>
                 接着前往【空中花园高原】（含缆车）游客可玩乐于各项娱乐设施(如空中花园大型商场 Sky Avenue,美食街等)
                 <w:br/>
                 下午返回吉隆坡市中心，参观标志性现代建筑与特色景点：
                 <w:br/>
                 首先前往【默迪卡 118】（外观）位于马来西亚首都吉隆坡的摩天大楼。这座摩天大楼高 2227 英尺，比上海中心大厦的 2073 英尺高 154 英尺。马来西亚首都吉隆坡新地标“默迪卡 118”大楼，2021 年 12 月30 日举行了尖塔封顶仪式，以楼高 678.90 米记录，取代上海中心大厦（632 米）成为世界第二高楼，仅次于阿联酋迪拜的哈里发塔。
                 <w:br/>
                 随后前往吉隆坡市中心的【莎罗马行人桥】打卡拍照。莎罗马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗 LED 灯泡，可发出不同颜色的灯光，在夜晚将随着节日，呈现不同的图案。部分行人天桥的屋顶是利用玻璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁，独特的外型，已成为吉隆坡市中心的新地标。
                 <w:br/>
                 傍晚前往热闹的【亚罗街夜市】（约 60 分钟）位于吉隆坡武吉免登的西部，街上汇集了超过 20 多家餐厅，共 200 家以上的摊位，专门贩售马来西亚华人的传统美食及粤式料理，类似新加坡的大排档、也像是台WAN的宁夏夜市、饶河夜市。每到傍晚整条人行道上炊烟升起，街旁的水果摊，摆满了琳琅满目的南国水果。行走街上，咖哩及烤肉香迎面扑来，还有热闹的海鲜大排档，令人忍不住胃口大开。街上的「黄亚华小食店」是间明星周杰伦也造访过的在地名店，来到这儿别忘了点一份福建炒面、鸡肉沙嗲品尝看看。
                 <w:br/>
                 后返回酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：肉骨茶+面包鸡     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡网评五钻酒店（温德姆或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -985,51 +981,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-新山-新加坡-✈广州  回程参考航班：SQ 852 20:00-00:15+1
                 <w:br/>
                 指定时间集中，前往新山关口。乘车前往新加坡樟宜国际机场，客人可自由打卡东南亚最大机场，参观各式免税店，并打卡网红地标【星耀樟宜】。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：自理     晚餐：自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1228,50 +1224,243 @@
                 <w:br/>
                 2、个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3、航空公司临时上涨的燃油税；
                 <w:br/>
                 4、其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5、卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6、酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 7、马来酒店税：参考10马币/间/晚 ，当地现付； 其中入住吉隆坡 或雪兰莪州 酒店的旅客，需额外增加可持续发展征费（Sustainable DevelopmentFee）7马币/间/晚 ，共17马币/间/晚 。费用属当地政府征收，将于旅客办理 入住手续时由酒店直接收取。（如遇旺季，酒店税可能会有涨幅）
                 <w:br/>
                 8、儿童收费：12 岁以下儿童不占床位-500 元/人 ， 占床大小同价， 12 岁以上儿童必须占床 ，凡是占床儿童都按 照成人价。（新马的床位都比较小，若小孩身高比较高，建议客户占床参团，不占床位小孩不含早餐）
                 <w:br/>
                 12-18岁儿童：12-18岁小孩必须占床参团
                 <w:br/>
                 婴儿手抱：2岁以下1500元/人（含小费）。
                 <w:br/>
                 9、长者：长者与成人同价，超过65岁，需提交健康证明及签署免责书，不接受75岁以上报名。
                 <w:br/>
                 10、外籍：外籍人士及港澳人士加收500元/人，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍护照必须有二次或多次入中国签证。
                 <w:br/>
                 11、离团费：若客户需要在新加坡/马来西亚离团，需要交纳离团费给当地地接（或领队）；参考新加坡1000元/人/天；马来西亚500元/人/天
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">新加坡【仁济堂】同类型商店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">滑店----药油</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1546,51 +1735,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1734,50 +1923,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>