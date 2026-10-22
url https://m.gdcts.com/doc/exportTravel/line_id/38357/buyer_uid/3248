--- v1 (2026-07-22)
+++ v2 (2026-10-22)
@@ -603,54 +603,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州✈新加坡 参考航班SQ 853 01:20-05:30
                 <w:br/>
                 各位贵宾根据航班时间提前3小时前往机场，搭乘南方航空客机飞往花园城市-新加坡，抵达后参加开启我们的愉快之旅！
                 <w:br/>
                 【星耀樟宜】是新加坡全新打造的一个地标性建筑，位于新加坡樟宜机场第一航站楼前方，是一座游乐胜地、购物休闲、住宿餐饮、花园景观和航空设施的综合性建筑。其中的资生堂森林谷( Shiseido 森林谷)是星耀樟宜的核心景观，这里是新加坡规模大的室内植物展示地之一，也是一个奇妙的机场园林，在建筑内不同楼层都有出入口。 
                 <w:br/>
                 接着带大家探访万象新加坡的特色风光：
                 <w:br/>
                 【伊丽莎白大道】新加坡的 “黄金中轴线” 之一！沿街全是地标级建筑，一边连着繁华商圈，一边挨着政府机构，逛着就能打卡城市核心风光！ 是感受新加坡都市气息的好去处。
                 <w:br/>
                 【高等法院】（外观）高等法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【政府大厦广场】（外观）此地见证了许多的新加坡建国重大相关的历史事件。新加坡政务办公室、外交部、高等法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国较大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【鱼尾狮身像】位于新加坡河河口，知名的鱼尾狮像就坐落于此，这个矗立于浪尖的狮头鱼身是新加坡的标志和象征。它后面还建有一座小鱼尾狮像与之相伴，与大鱼尾狮呼应，从口中喷射水柱。鱼尾狮的鱼身象征着新加坡从小渔村谦卑起步。狮头则代表了新加坡最早期的名称“Singapura”（新加坡拉），马来语中，意指“狮城”。公园内有一大一小2座鱼尾狮像，大的鱼尾狮雕像是我们熟知的鱼尾狮像，口中源源不绝地喷出水柱。与海内外其他重要地标相似，鱼尾狮雕像已成了到访新加坡必看的景点。小鱼尾狮则可以近距离观看鱼尾狮细节。
                 <w:br/>
                 如遇因政府维修、升级等原因导致无法观看大鱼尾狮像，会安排欣赏小鱼尾狮
                 <w:br/>
-                前往新加坡的【名胜世界】娱乐节庆大道。节庆大道，一条集购物、餐饮、娱乐于一体的享誉与海内外娱乐大道。在此可以选购琳琅满目的高级品牌商品；也可以欣赏梦之湖，集合了灯光、水雾、烟火是一场令人叹为观止的特效表演。晚餐后入住酒店。
-[...2 lines deleted...]
-                （今日可自费升级环球影城门票，报名时成人+430元/人；4-12周岁+338元/人，新加坡环球影城开放时间为 10:00-19:00，环球影城为自行游玩，领队导游不进园，我社安排游览时间为4小时，提供统一往返接送服务。若超出指定集合时间，可自行打车返回酒店，敬请理解。）
+                前往新加坡的【名胜世界】娱乐节庆大道，娱乐城。节庆大道，一条集购物、餐饮、娱乐于一体的世界级娱乐大道。在此可以选购琳琅满目的世界级的品牌商品；也可以欣赏梦之湖，集合了灯光、水雾、烟火是一场令人叹为观止的特效表演。
+                <w:br/>
+                今日可自费加购新加坡环球影城门票，报名时补交差价：成人 430 元 / 人，4-12 周岁儿童 338 元 / 人。环球影城营业时间 10:00-19:00，园区自由游览，领队、导游不陪同入园。
+                <w:br/>
+                1、选择加购环球影城的客人：我社预留 4 小时游玩时间，游玩结束统一乘车返回酒店；如未能按时到达集合点，需自行打车返回酒店，产生费用自理。
+                <w:br/>
+                2、不参加环球影城的客人：可在圣淘沙岛内自由活动 4 小时，活动结束跟随原车统一返程回酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：海南鸡饭     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -702,51 +705,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡/马六甲
                 <w:br/>
                 早餐后，出发前往游览当地特色景点：
                 <w:br/>
                 游览【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。这座生机勃勃、活力四射的花园将展示最优秀的热带园艺和园林艺术，拥有大量的热带花卉、色叶植物，是繁华都市中的一片绿洲，拥有如绿野仙踪童话般的花园和湖泊。园区共分成三个花园：滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。（此为赠送项目，若景点遇维修和不可抗力因素关闭则不入内参观，无费用退。）
                 <w:br/>
                 车游【小印度】是新加坡著名的印度人社区，沿着周边的几条街道前行，欣赏兴都庙、华人寺庙、回教堂和基督教堂和谐并存的特色，是新加坡历史和多元文化的精华所在，另外遍布色彩斑斓的纱丽店、香料铺，充满浓郁的印度风情。
                 <w:br/>
                 参观【甘榜格南】是新加坡古老的城区之一和穆斯林聚居区，曾是马来族皇室的活动中心。【苏丹回教堂】位于甘榜格南的马斯喀特街与北桥路交汇处，是新加坡较大也最壮观的宗教建筑之一。
                 <w:br/>
                 【老城之旅】（约40分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏，途经百年南洋药油世家仁济堂狮城人气伴手礼，传承百年历史。
                 <w:br/>
                 后前往关口过关后，直奔马来西亚的世界遗产古城——马六甲，随后展开市区观光：
                 <w:br/>
                 郑和下西洋所流线的遗迹-车游【三保井】【三保庙】【三保山】：这座古庙是 500 多年前中国和马来西亚两国人民友好交往的见证。1405 年，中国明代杰出的航海家三保太监郑和奉旨率船队出使“西洋”，曾经到过三宝垄，他用带去的瓷器、丝绸、金银和铜铁器换取当地特产，与印度尼西亚人民开展和平贸易，进行友好交往。后来，广大华侨以及当地人民为了纪念郑和，在相传当年他率领船员登岸的地方，建造了一座名为三宝庙的庙宇。
                 <w:br/>
                 “探访完郑和遗迹，咱们再走进马六甲的殖民历史，前往葡萄牙时期的重要遗迹 ——圣保罗山。
                 <w:br/>
                 富有葡萄牙风格的【圣保罗山】是马来西亚马六甲市的重要历史遗迹，以葡萄牙殖民时期军事建筑和天主教堂闻名，现为世界文化遗产马六甲海峡历史城区的一部分。
                 <w:br/>
                 【圣保罗教堂】马六甲古城绝不能错过的打卡点，这座位于山顶的教堂遗址，是东南亚最早的天主教堂之一，曾是葡萄牙传教士的根据地，也曾被荷兰人占据，见证了殖民时代的变迁。整个教堂虽然只剩下石墙和墓碑，但站在这看海，真的很震撼。
                 <w:br/>
-                【荷兰红屋】于公元 1641 年至 1660 年间兴建，坐落于马六甲河畔，以荷兰砖瓦砌工及木工技艺建成，曾是荷兰总督及随从的官邸，也是历史遗留的重要遗迹，被认为是东方古老的荷兰建筑。整个广场由红色建筑物围绕，配有红色钟塔和维多利亚时代的喷水池，是东南亚极具代表性的荷兰风格建筑群。
+                【荷兰红屋】于公元 1641 年至 1660 年间兴建，坐落于马六甲河畔，以荷兰砖瓦砌工及木工技艺建成，曾是荷兰总督及随从的官邸，也是历史遗留的重要遗迹，被认为是东方古老的荷兰建筑。整个广场由红色建筑物围绕，配有红色钟塔和维多利亚时代的喷水池，是东南亚极具代表性的荷兰风格建筑群。后观看【马六甲海峡水上清真寺】外观拍照。
                 <w:br/>
                 晚餐后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店外用     午餐：中式团餐     晚餐：娘惹餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1076,123 +1079,129 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：含广州-新加坡往返国际机票经济舱含税
                 <w:br/>
                 2、住宿：入住两晚当地四钻酒店，吉隆坡升级两晚五星温德姆（或同级）酒店。（住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差2000元/人；团队如单男单女，我司领队有权调整夫妻，安排组合酒店房间住宿，客人不得有异议。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备）；
                 <w:br/>
                 新加坡酒店参考或其它同级（网评四星酒店）：
                 <w:br/>
-                宜必思尚品新加坡阿尔伯特酒店(ibis Styles Singapore Albert)
-[...1 lines deleted...]
-                福康宁 YWCA 酒店(YWCA Fort Canning)
+                宜必思尚品新加坡阿尔伯特酒店(ibis Styles Singapore Albert)或同级
+                <w:br/>
+                福康宁 YWCA 酒店(YWCA Fort Canning)或同级
                 <w:br/>
                 新加坡花柏山公园翰悦阁酒店(Hotel Faber Park Singapore - Handwritten Collection)（早餐外用）
                 <w:br/>
                 新加坡德威美居酒店(Mercure Singapore Tyrwhitt)（早餐外用）
                 <w:br/>
-                华星酒店(Link Hotel Singapore)
-[...3 lines deleted...]
-                新加坡悦乐樟宜酒店 - 远东集团(Village Hotel Changi by Far East Hospitality)
+                华星酒店(Link Hotel Singapore)或同级
+                <w:br/>
+                新加坡RELC国际酒店(Relc International Hotel)或同级
+                <w:br/>
+                新加坡悦乐樟宜酒店 - 远东集团(Village Hotel Changi by Far East Hospitality)或同级
                 <w:br/>
                 吉隆坡酒店参考或其它同级（网评四星酒店） ：
                 <w:br/>
                 七堡酒店(Kip Hotel)或同级
                 <w:br/>
-                吉隆坡辉煌大酒店(Vivatel Kuala Lumpur)
-[...1 lines deleted...]
-                Komune wellness吉隆坡克幕生活健康酒店
+                吉隆坡辉煌大酒店(Vivatel Kuala Lumpur)或同级
+                <w:br/>
+                Komune wellness吉隆坡克幕生活健康酒店或同级
                 <w:br/>
                 the chow kit酒店或同级
                 <w:br/>
-                Ibis Kuala Lumpur City Centre宜必思吉隆坡市中心酒店
-[...3 lines deleted...]
-                Days Hotel &amp; Suites by Wyndham Fraser Business Park KL吉隆坡弗拉斯尔商业园区戴斯套房酒店
+                Ibis Kuala Lumpur City Centre宜必思吉隆坡市中心酒店或同级
+                <w:br/>
+                八打灵再也阿玛达酒店Hotel Armada Petaling Jaya或同级
+                <w:br/>
+                Days Hotel &amp; Suites by Wyndham Fraser Business Park KL吉隆坡弗拉斯尔商业园区戴斯套房酒店或同级
                 <w:br/>
                 新山酒店参考或其它同级（网评四星酒店）：
                 <w:br/>
                 亚曼斯里酒店 Amansari residence resort或同级
                 <w:br/>
                 新山 Granada 酒店(Hotel Granada Johor Bahru) 或同级
                 <w:br/>
                 马六甲酒店参考或其它同级（网评四星酒店）：
                 <w:br/>
                 马六甲金斯格林酒店(Kings Green Hotel Melaka)或同级
                 <w:br/>
                 马六甲 mudzaffar或同级
                 <w:br/>
-                马六甲国际贸易中心酒店(MITC Hotel)
-[...3 lines deleted...]
-                马六甲Hallmark Crown Hotel豪门大酒店皇冠
+                马六甲国际贸易中心酒店(MITC Hotel)或同级
+                <w:br/>
+                马六甲天鹅花园度假酒店Swan Garden Hotel或同级
+                <w:br/>
+                马六甲Hallmark Crown Hotel豪门大酒店皇冠或同级
                 <w:br/>
                 马六甲金沙湾度假村(Bayou Lagoon Park Resort)或同级
                 <w:br/>
+                马六甲塔玛拉酒店马六甲(Hotel Tamara Melaka)或同级
+                <w:br/>
+                马六甲雅胜酒店(Estadia Hotel)或同级
+                <w:br/>
                 马来西亚五钻参考酒店
                 <w:br/>
-                吉隆坡 Pacific Regancy Hotel KL
-[...9 lines deleted...]
-                吉隆坡孟沙温德姆至尊酒店 Wyndham Grand Bangsar
+                吉隆坡 Pacific Regancy Hotel KL或同级
+                <w:br/>
+                吉隆坡 Eastin Hotel KL或同级
+                <w:br/>
+                吉隆坡哈达马斯帝盛酒店 Dorsett Hartamas或同级
+                <w:br/>
+                吉隆坡梳邦帝盛君豪酒店 Dorsett Subang或同级
+                <w:br/>
+                吉隆坡斯里太平洋酒店 Seri Pacific Hotel或同级
+                <w:br/>
+                吉隆坡孟沙温德姆至尊酒店 Wyndham Grand Bangsar或同级
+                <w:br/>
+                吉隆坡八打灵希尔顿酒店(Hilton Petaling Jaya)或同级
                 <w:br/>
                 3、用餐：全程含6正4早餐，正餐新加坡段是6菜1汤不含酒水，马来西亚段是8菜1汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士，保证一人一正座。	
                 <w:br/>
                 5、门票：行程内景点第一道门票，不含园中园。
                 <w:br/>
                 6、导游：当地中文导游及全程领队陪同服务。
                 <w:br/>
-                7、签证：新加坡免签+马来西亚免签。
+                7、签证：新加坡免签+马来西亚免签
                 <w:br/>
                 8、全程服务费：380元/人，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1417,50 +1426,396 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">探索热带红树林，白鹭丝归巢，观赏群鹰喂食，萤火虫，马来港夕阳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">成人/小童：同价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲网红三轮车巡游+河畔壁画+游河体验不吉隆坡  双子塔外</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成人/小童：同价
+                <w:br/>
+                全团 90%以上或 10 人以上
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡马六甲海峡网红地标、热带水果餐、碧华楼下午茶、阿罗街</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成人/小童：同价
+                <w:br/>
+                全团 90%以上或 10 人以上
+                <w:br/>
+                <w:br/>
+                本团导游将根据团队实际情况，为大家推荐合适的自费项目，全程自愿参与、绝不强制
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1735,51 +2090,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1952,50 +2307,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>