--- v0 (2026-04-07)
+++ v1 (2026-07-29)
@@ -570,51 +570,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港海运码头（办理登船手续：16:30-18:30，离港时间：20：00）
+                香港海运码头（离港时间：16：00）具体以出行通知书为准。
                 <w:br/>
                 是日前自行前往香港海运码头，办理登船手续时间以出团通知为准。请拿好有效证件（港澳通行证+2 次香港有效签注）。如您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。邮轮将于当天 20:00 开船，我们将开始这次轻松而又浪漫的邮轮假期之旅，登上领航星号，船上享用丰盛晚餐，踏上魅力邮轮之旅。
                 <w:br/>
                 <w:br/>
                 码头地址：香港九龙尖沙咀海港城海运码头伸延大楼 2 楼旅客候船大堂
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -651,56 +651,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门 抵达时间：15:00 离港时间：22:00
+                厦门 抵达时间：11:00 离港时间：19:00
                 <w:br/>
                 上午邮轮航行在海上，房间内的邮轮导航有每日各个活动的时间安排，请详细阅读。于船上尽情轻松享受邮轮带给您的惊喜时光。水上滑梯适合不同年龄的游客，在探索馆体验最新虚拟实景（VR），或者在星光精品廊尽情购物！下午邮轮将停靠在厦门岛。厦门位于福建省南部的海湾，别称“鹭岛”，是一座海滨旅游城市。岛上东北部有著名的环岛路、五缘湾，这里是厦门主要的旅游区之一和中央商务区。厦门岛的西南部有多条繁华大街，如鹭江道、厦禾路、厦门中山路等。
                 <w:br/>
                 <w:br/>
-                备注：4 月 1 日、5 月 13 日出发航次 15:00-22:00、 除以上航次外的其它航次 13:00-21:00，具体以出行通知书为准。
+                备注：具体以出行通知书为准。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -732,56 +732,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港海运码头（抵港时间 16:00）
-[...4 lines deleted...]
-                备注：4 月 1 日、5 月 13 日出发航次 16:00、 除以上航次外的其它 航次 14:00，具体以出行通知书为准。
+                香港海运码头（抵港时间 14:00）
+                <w:br/>
+                邮轮 14：00 靠港，邮轮靠岸后请不用着急，仔细阅读邮轮活动日程表上所安排的时间内容，依照指示下船，结束愉快的邮轮假期
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -852,110 +849,112 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 对应船次晚数的邮轮对应舱房住宿（按 2 人/间房）及港务费，如单人入住需补上述单房差价。
                 <w:br/>
                 2. 邮轮上每日餐厅用餐。
                 <w:br/>
                 3. 免费享用指定的船上设施、场所、免费观看、参加指定的娱乐节目及活动。
+                <w:br/>
+                4.港务税费:370元/人已含。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 邮轮服务费：内侧及海景客房：160 港币/人/晚；露台客房：200 港币/人/晚；套房：240 港币/人/晚；
-[...11 lines deleted...]
-                7. 个人消费及以上未提及的任何费用。
+                1.邮轮服务费:内舱及海景房160港币/人/晚，露台房 200港币/人/晚，套房240港币/人/晚。2岁以下免收服务费-相关费用由客人在船上自行支付(收费标准仅供参考，以船上公布标准为准)
+                <w:br/>
+                2.燃油加费:100港币/人/晚 (船上自行支付，仅供参考，以船上公布为准):
+                <w:br/>
+                3、岸上游:不含(可自行船上报名或者白由行);
+                <w:br/>
+                4、交通:居住地辛码头往返交通;
+                <w:br/>
+                5、保险:旅游意外险《建议购买):
+                <w:br/>
+                6、房差:单人入住按所选舱房的铅票200%收取
+                <w:br/>
+                7、其它:个人消费以及以上未提及的其他费用，
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1358,51 +1357,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>