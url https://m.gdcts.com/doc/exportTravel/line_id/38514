--- v0 (2026-01-18)
+++ v1 (2026-05-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【新春特辑·精品环岛游】海南双飞5天 |南山文化苑 |西岛 |直升机飞行体验 |海花岛行程单</w:t>
+        <w:t xml:space="preserve">【全景·飞天入海】海南双飞5天 | 梦幻香山文化园 | 百花岭雨林 |直升机体验 |游艇出海 | 鲜芒夜市 |  槟榔谷 | 万宁日月 | 骑楼老街 | 冯小刚电影公社行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-20260102-TH3</w:t>
+              <w:t xml:space="preserve">FG-20260501-G5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海南省-三亚市-琼海市</w:t>
+              <w:t xml:space="preserve">海南省-海口市-三亚市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,128 +343,130 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程参考起飞时间：广州飞博鳌 20:00-23:59之间起飞
-[...1 lines deleted...]
-                回程参考起飞时间：博鳌飞广州 05:00-10:00之间起飞
+                去程参考起飞时间：广州飞海口 17:00-23:59之间起飞
+                <w:br/>
+                回程参考起飞时间：海口飞广州 17:00-23:59之间起飞
                 <w:br/>
                 不能指定，具体航次以实际出票为准，敬请悉知，谢谢！（15KG免费托运行李/程）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★广东自组成团
-[...25 lines deleted...]
-                【亲海花式娱乐】漫步双子沙滩，沙质细软，洁白如银
+                ———精选住宿.高端旅居
+                <w:br/>
+                ◆ 1晚“琼中小瑞士”·万豪集团旗下【福朋喜来登度假酒店】，栖居雨林秘境，纵享山水静谧
+                <w:br/>
+                ◆ 海口+三亚入住豪华度假酒店，舒适与品质兼得
+                <w:br/>
+                <w:br/>
+                ———— 沉浸式玩法.解锁山海秘境
+                <w:br/>
+                🌿◆探秘海南之心——【百花岭热带雨林】，徒步雨林仙境，仰望亚洲雨林第一瀑布
+                <w:br/>
+                🚁◆上帝视角看三亚——【直升机低空飞行】，360°俯瞰海岸线，刷爆朋友圈
+                <w:br/>
+                🛥️◆私享海上派对——【豪华游艇出海】，K歌、海钓、果饮一应俱全，承包你的蔚蓝时光
+                <w:br/>
+                🎞️◆穿越百年光影——【冯小刚电影公社】赠：民国换装体验，随手一拍都是大片
+                <w:br/>
+                🌊◆打卡最美海岸线——【万宁日月湾】，冲浪小镇的自由气息+环岛公路的绝美风光
+                <w:br/>
+                🛍️◆免税购物无忧——【海口免税店】，国际大牌一站购，离岛免税享不停
+                <w:br/>
+                <w:br/>
+                ————舌尖海南.地道风味————
+                <w:br/>
+                🍲 全香宴——香飘四溢，唤醒味蕾
+                <w:br/>
+                🥗 黎家簸箕宴——原生态黎苗风味，一口吃出山野本真
+                <w:br/>
+                🍜 夜市自由探索——鲜芒夜市、骑楼老街老字号，人均50元吃遍海南
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,434 +583,438 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-博鳌（飞行时间约90分钟）
-[...1 lines deleted...]
-                各位贵宾请于指定时间在广州白云机场集合，工作人员帮助您办理乘机手续，后乘飞机前往国际旅游岛----博鳌（去程参考起飞时间：广州飞海口或博鳌 20:00-23:59之间起飞，不能指定，具体航次以实际出票为准），导游接团后入住酒店。
+                广州-海口（飞行时间约90分钟）
+                <w:br/>
+                各位贵宾请于指定时间在广州白云机场集合，工作人员帮助您办理乘机手续，后乘飞机前往国际旅游岛----海口市（去程参考起飞时间：广州飞海口 17:00-23:59之间起飞，不能指定，具体航次以实际出票为准），导游接团后入住酒店。
                 <w:br/>
                 <w:br/>
                 报名须知：我社有权根据港口及具体航班时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间的情况下，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：博鳌椰风海岸/琼海维嘉/琼海维也纳国际酒店或同级</w:t>
+              <w:t xml:space="preserve">参考酒店：海口锦江都成酒店/润泰/太阳城/凯顿大酒店/金银龙/海岛森林/鑫源温泉酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博鳌-海花岛（车程约3小时）
-[...11 lines deleted...]
-                ②、晚餐岛上美食街汇集全国各地知名美食，可尽情自费品尝
+                海口-琼中
+                <w:br/>
+                酒店自助早餐，前往屯昌（车程约60分钟）。游览国家AAAA级景区【梦幻香山芳香文化园】探寻芳香、行走自然（含景区电瓶车，游览时间约60分钟）是一个集现代农业种植、乡村休闲旅游、芳香文化体验、科普研学及康养度假于一体的综合性旅游景区，依托当地独特的富锌冷泉水资源，以“香”为主题，融合了热带高效农业、芳香植物研发及乡村旅游，被誉为“花的世界，香的海洋”。
+                <w:br/>
+                前往海南岛中部、海南之心——琼中（车程约50分钟）。游览【百花岭热带雨林旅游区】（含景区电瓶车，游览时间约120分钟）琼中唯一4A级景区、素有“神奇雨林、百花仙境、绿色宝库、养生胜地”之美誉。前往亚州雨林第一瀑布——【百花岭瀑布】，瀑布落差300米，让你近距离感受飞流直下三千尺的意境；参观传说中七仙女沐浴的【百花天池】。
+                <w:br/>
+                入住琼中“小瑞士”，万豪集团——【琼中福朋喜来登酒店】，驻足在此，纵享山水静谧。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【成立会址】和【海花岛】
+                景点：【梦幻香山芳香文化园】和【百花岭热带雨林旅游区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">儋州海花岛欧堡酒店（不指定主题房型）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：全香宴     晚餐：簸箕宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：琼中福朋喜来登度假酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                儋州-三亚
-[...3 lines deleted...]
-                游览【西岛】（游览时间约150分钟，注：海上娱乐项目自愿自理，不接待70岁以上长者）今天做一回岛主，畅玩西岛，这里被誉为“海上桃源，动感天堂”，令人心生向往。在这里，你既可尽情领略热带海岛美景，更能纵情参与多姿多彩的游乐活动；在这里，你也可以走进由一片片珊瑚堆砌的老房子的百年渔村，感受数百年积淀下来的独特文化风情。
+                琼中-三亚
+                <w:br/>
+                酒店早餐，前往三亚游览【亚龙湾国际玫瑰谷】（含电瓶车，游览时间约 120 分钟）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）
+                <w:br/>
+                体验最时尚、最流行、高逼格网红打卡项目—【豪华直升机低空飞行】（小圈飞行，起落约50秒）让您360度上帝视觉俯览三亚极美景色。乘直升机感受平稳开阔的全新视野，换个视角玩转浪漫三亚，沿海岸线低空飞行，俯瞰三亚私享空中观景之旅。
+                <w:br/>
+                乘车前往三亚游艇码头， 开启专属于您的出海Paty【豪华游艇出海】（游艇出海时间约90分钟），看海天一色，尽享海上欢乐体验，游艇派对：【KTV唱响大海】、【点心、饮料、水果】、【艇上垂钓】享受无压力的度假时光。
+                <w:br/>
+                    打卡本地人私藏的顶流夜市【鲜芒夜市】（自由活动时间约60分钟）美食性价比拉满，人均50元吃到扶墙出，是三亚规模最大、品类最全的夜市，集美食、购物、拍照于一体，先尝遍海南特色小吃，再选购度假服饰，最后欣赏夜景，一站式体验三亚的热带风情。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【大小洞天】和【西岛】
+                景点：【亚龙湾国际玫瑰谷】、【豪华直升机低空飞行】、【游艇出海】和【鲜芒夜市】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐      晚餐：团餐    </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：氢森国际/海洋探索世界会议培训中心/心一境禅意/黄河京都或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐      晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：三亚京华酒店/海洋探索世界/心一境禅意大酒店/氢森国际/黄河京都/京华/柏栎酒店/保利凤凰/君亭酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-博鳌（车程约4小时）
-[...5 lines deleted...]
-                游览【槟榔谷黎苗文化旅游区】 （含电瓶车，游览时间约150分钟) 槟榔谷是海南民族文化活化石，是海南省游客满意十佳景区和十大最佳特色魅力旅游风景区之一，是海南省最丰富、最权威、最灵动、最纯正的民族文化“活体”博物馆。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
+                三亚一海口（车程约4小时）
+                <w:br/>
+                酒店早餐，游览中国首家民族文化型5A级景区【槟榔谷黎苗文化旅游区】（含景区电瓶车，游览时间约150分钟）景区内展示了十项国家级非物质文化遗产，其中“黎族传统纺染织绣技艺”被联合国教科文组织列入非物质文化遗产急需保护名录。槟榔谷还是海南黎、苗族传统“三月三”及“七夕嬉水节”的主要活动举办地之一，文化魅力十足，是海南民族文化的“活化石”。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）
+                <w:br/>
+                游览全球知名的冲浪天堂-【万宁日月湾】（游览时间约60分钟）日月湾依山傍海，北有山岭环抱，南濒南海，沙滩细腻柔软，海水清澈湛蓝。海湾形状似新月，海岸线绵延，远处青山茂林与碧海蓝天相映成趣，是拍照和休闲放松的绝佳之地。此外，周边的滨海公路被誉为“海南最美公路”。
+                <w:br/>
+                游览【海口骑楼老街】（自由活动约90分钟）海口骑楼建筑作为一种外廊式的建筑艺术源远流长。海口白色骑楼建筑既有浓厚的中国古代传统建筑特色，又有对西方建筑的模仿，还有南洋文化的建筑及装饰风格，并明显受到印度和阿拉伯建筑文化的影响，这些独特的建筑风格形成了一座骑楼就是一幅风景画。当天晚餐自理，老字号店铺推荐：姚记辣汤饭、亚妹正宗海南粉、老彭记清补凉、隆仔鸡饭店、九爹老字号斋菜煲、恒兴老爸茶、琼州槽柏醋等。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【直升机观光体验】、【槟榔谷】和【亚龙湾国际玫瑰谷】
+                景点：【槟榔谷黎苗文化旅游区】、【万宁日月湾】和【海口骑楼老街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">博鳌椰风海岸/琼海维嘉/琼海维也纳国际酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：海口锦江都成酒店/润泰/太阳城/凯顿大酒店/金银龙/海岛森林/鑫源温泉酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博鳌-广州（飞行时间约90分钟）
-[...1 lines deleted...]
-                前往机场乘机返广州（回程参考起飞时间：海口或博鳌飞广州 05:00-12:00之间起飞，不能指定，具体航次以实际出票为准），结束愉快行程。
+                海口-广州（飞行时间约90分钟）
+                <w:br/>
+                酒店早餐，游览【冯小刚电影公社】（含换装体验，含单街，游览时间约120分钟）全球第壹个以著名导演命名,集实景旅游、实体商业、影视拍摄三位壹体的大型电影主题景区,呈献出二十世纪百年间中国城市街区的光景变迁。在这里，你可以领略民国的风景，在公社复古的街道上，回到我们的“童年往事”在建筑的时光面前，只要心不老，就会有快乐的感觉围绕！这里有街区的繁荣，洋房的韵味，老式广告牌的复古，也有着马车漫步的惬意，无时无刻充满着南洋的市井风情。
+                <w:br/>
+                参观【免税店】（自由活动时间约1.5小时）免税店经营涵盖香水、化妆品、箱包、手表、首饰、食品等38大类免税商品，引进包括Chanel（香奈儿）、Dior（迪奥）、Cartier（卡地亚）、Gucci（古驰）等近两百个国际知名品牌，进一步丰富和优化了海南旅客免税购物体验。
+                <w:br/>
+                前往海口美兰机场，乘机返广州，结束行程。（回程参考起飞时间：海口飞广州 17:00-23:59之间起飞，不能指定，具体航次以实际出票为准），结束愉快行程。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、旅行社视实际情况有权调整行程、游玩顺序及进出港口，不影响行程原定标准。
                 <w:br/>
                 3、温馨提示：免税店不列入旅游购物店范畴。 景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，其自带的商店非旅行社指定的购物场所，旅游者在此购物为个人自主行为；景区内、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，旅游者在此购物为个人自主行为。旅游者在以上所列场所因购物产生的纠纷与本社无关。
                 <w:br/>
+                交通：旅游车/飞机
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">结束行程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1040,51 +1046,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
                 <w:br/>
                 2、住宿：入住行程中参考酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。注意：如遇酒店房满或政府征用等情形，旅行社会另外安排其他标准同等级的酒店。
                 <w:br/>
-                3、用餐：全程含5正4早，参考标准40元/人。10人一桌包桌（大于10人酌情增菜），所有餐食为包桌，如自动放弃，款项恕不退还。旅游团队用餐，旅行社按承诺标准确保餐饮卫生及餐食数量，但不同地区餐食口味有差异，不一定满足您的口味需求，敬请谅解。
+                3、用餐：全程含5正4早，团餐标准30/人/餐，特色餐：全香宴50元/人、簸箕宴50元/人（大小同价）。10人一桌包桌（大于10人酌情增菜），所有餐食为包桌，如自动放弃，款项恕不退还。旅游团队用餐，旅行社按承诺标准确保餐饮卫生及餐食数量，但不同地区餐食口味有差异，不一定满足您的口味需求，敬请谅解。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务。（备注：9人以下（含9人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。）
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童标准：
                 <w:br/>
                 ①儿童：年满2周岁-未满12周岁：含往返机票+旅游大巴车位+正餐+早餐。不占床位，不含门票
                 <w:br/>
                 ②婴儿，2岁（不含）以下婴儿：只含往返机票，其他均不含。
                 <w:br/>
                 8、购物点：0个购物店。注：免税店非旅游购物店。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1116,50 +1122,314 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">槟榔谷黎苗文化旅游区，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营苗药，银器，饰品等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1455,50 +1725,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1521,136 +1862,147 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...29 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由 海南风光假日旅行社有限公司 委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...11 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                <w:br/>
+                自费旅游项目补充协议书（团号： ）
+                <w:br/>
+                为丰富旅游者的娱乐活动，旅行社在不影响正常旅程行程安排的前提下，提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双协商一致且不影响其他旅行社的行程安排”，在本次旅行过程中，旅行社应旅游者要求并经双方协商一致，由旅行社安排旅游者自愿参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.以下推荐的自费项目都是当地的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信自费活动会带给您不同的体验；
+                <w:br/>
+                2.所有自费项目绝不强迫，在旅游者自愿选择自费项目的情况下，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因导致无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目；
+                <w:br/>
+                4.自费项目简要内容参见本补充协议的自费项目介绍，如您同意参加，须在自费项目表[实际操作时请注意签订此书面文件]上签字确认。一旦发生纠纷，您签字确认的将作为处理依据，以保证您的权益；
+                <w:br/>
+                5.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，预订成功后[原文为：费用产生后。请酌]旅游者取消的，将无法退还您费用。
+                <w:br/>
+                行程上的自费旅游项目仅供参考，请游客根据团队情况和行程安排自愿选择参加
+                <w:br/>
+                备注：
+                <w:br/>
+                此行程以及《自费旅游项目补充协议书》为旅游合同不可分割之部分，旅行社将严格按照行程执行。在不减少任何景点的前提下，导游可根据实际情况做顺序之调整，该调整不视为违约。当发生不可抗力、危及旅游者人身、财产安全，或者非旅行社责任造成的意外情形导致的景点、交通、住宿地点的临时变动、修改或更换，以及旅行社不得不调整或者变更旅游合同其他约定时，本公司会在事前向旅游者作出说明；确因客观情况无法在事前说明的，亦会在事后作出说明。因不可抗拒的客观原因（如天灾、战争、罢工等）和旅行社人为不可控因素（如航空公司航班延误或取消、铁路车次取消延误等）导致的一切超出费用（如在外食、宿及交通费、国家航空运价调整等）我公司有权追加差价。
                 <w:br/>
                 <w:br/>
                 《购物补充协议》
                 <w:br/>
                 尊敬的参团宾客：
                 <w:br/>
                 对旅游行程单中约定的自由活动期间的行程安排，旅行社应旅游者要求并经双方协商一致，达成本补充协议，作为国内旅游合同的组成部分。旅游者同意选择前往行程所列的购物场所。
                 <w:br/>
                 特别提醒：
                 <w:br/>
                 一、旅行社特别提醒旅游者谨慎购物，理性消费。旅游充分理解不同商品在不同地方可能存有价格差异。旅游者在选购货品的过程中应充分注意商品质量及价格比对，并向商家索取正式发票或小票等凭证。
                 <w:br/>
                 二、旅游者在上述列表所列商店购物，如所购商品有质量等问题，旅行社负责协助旅游者退、换货。旅游者在非上述列表所列商店购物，如发生质量或假冒伪劣商品等问题，旅行社不承担责任。
                 <w:br/>
                 三、旅游者应严格遵守导游安排的购物时间。对于在购物过程中挑选货物或付款等延误团队行程的团友，导游、领队或同行团友都应进行必要的提醒或催促，避免延误或影响团队行程活动。
                 <w:br/>
                 四、如遇不可抗力（天气、罢工、政府行为等）或其他旅行社已尽合理注意义务仍不能避免的事件（公共交通延误或取消、交通堵塞、因重大礼宾而施行的管制等），为保证景点正常游览，客人同意旅行社可能根据实际需要减少本补充说明约定的购物场所。
                 <w:br/>
                 客人声明：本人及本人代表以上所列参团的全体同行人，对以上条款内容已完全了解和认同，现予以签字确认。
                 <w:br/>
-                游客签字:   旅行社签字：
-[...1 lines deleted...]
-                日期：   日期：
+                游客签字:                         旅行社签字：
+                <w:br/>
+                日期：                           日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1897,51 +2249,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2085,50 +2437,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>