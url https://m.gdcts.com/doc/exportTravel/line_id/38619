--- v1 (2026-02-26)
+++ v2 (2026-04-02)
@@ -396,63 +396,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、一天跳岛游：深度感受仙本那首屈一指的潜水圣地，布满珊瑚礁的海底世界；
-[...11 lines deleted...]
-                7、贴心服务：全程24H中文管家线上服务，当地中文管家专业服务。
+                赠送一天跳岛游：深度感受仙本那首屈一指的潜水圣地，布满珊瑚礁的海底世界；
+                <w:br/>
+                1、马达京+邦邦岛+汀巴汀巴岛/班丹南浮潜：打卡白沙滩，偶遇大海龟，与小丑鱼共舞；
+                <w:br/>
+                2、浮潜三宝：出海我们为您准备了浮潜三宝，潜水蛙镜+呼吸管+咬嘴；
+                <w:br/>
+                3、海鲜美食：新鲜海鲜，美味第一就是鲜！海鲜街手臂皮皮虾、龙虾、石斑鱼等自购自由；
+                <w:br/>
+                4、澳门直飞：免去转机烦恼，含每人1件20KG来回托运行李；
+                <w:br/>
+                5、贴心服务：全程24H中文管家线上服务，当地中文管家专业服务。
                 <w:br/>
                     2人成行，自由安排自己的行程，放心出行！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -571,53 +569,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                珠海人工岛口岸集合，乘车前往澳门机场，直飞斗湖，乘车前往仙本那镇上办理入住。 参考航班：AK7013 16:20-19:50
-[...1 lines deleted...]
-                各位贵宾自行前往澳门机场国际出发厅集合（或在珠澳口岸人工岛，乘坐两关一检大巴车前往澳门机场，需提前联系工作人员），办理登机手续，飞斗湖（约3小时30分钟）。抵达斗湖机场后（乘约70分钟车）前往仙本那镇上，后入住酒店，为明天的美好离岛游做好准备。
+                珠海人工岛口岸乘车前往澳门机场，直飞斗湖，乘车前往仙本那镇上办理入住。 参考航班：AK7013 16:20-19:50
+                <w:br/>
+                各位贵宾自行前往澳门机场国际出发厅（或在珠澳口岸人工岛，乘坐两关一检大巴车前往澳门机场，需提前联系工作人员指引上车），办理登机手续，飞斗湖（约3小时30分钟）。抵达斗湖机场后（乘约70分钟车）前往仙本那镇上，后入住酒店，为明天的美好离岛游做好准备。
                 <w:br/>
                 温馨提示1：
                 <w:br/>
                 仙本那酒店入住时间为1500点后，提前抵达酒店可先将行李寄存酒店前台。仙本娜镇条件相对比较有限，住宿相对比较简单，最好自备个人洗漱用品，敬请理解。居住酒店附近也有超市或者便利店，个人需要物品也可以进行购买。
                 <w:br/>
                 温馨提示2： 
                 <w:br/>
                 1、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 2、出海备齐装备：运动鞋、泳装、驱蚊油、防晒霜、换洗衣服、毛巾、帽子、晕船药、沙滩鞋等； 
                 <w:br/>
                 3、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害； 
                 <w:br/>
                 4、患有心脏病、高血压、骨质疏松、颈椎脊椎病、动过手术、孕妇或行动不便的老人以及其他不宜出海的疾病患者严禁出海； 
                 <w:br/>
                 5、海鲜不宜与榴莲、椰子等热带水果同食，会引起腹泻；榴莲和酒不宜同时食饮，榴莲过量 8 小时之内不宜饮酒； 
                 <w:br/>
                 6、深潜后 18 小时内禁止搭乘航班； 
                 <w:br/>
                 7、浮潜/深潜：需听从专业教练的指导和工作人员的安排，禁止个人擅自行动。
                 <w:br/>
                 温馨提示3： 
                 <w:br/>
                 ·关于浮潜 
                 <w:br/>
@@ -699,51 +697,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游
                 <w:br/>
-                早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+邦邦岛+汀巴汀巴岛/班丹南附近海域浮潜 跳岛浮潜之旅。
+                早餐后于约定时间集合参加赠送的出海活动，乘车前往码头，乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+邦邦岛+汀巴汀巴岛/班丹南附近海域浮潜 跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 。
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)/班丹南附近海域浮潜。可进行浮潜，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐）。 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡汀巴汀巴拖尾沙滩。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛/马达京浮潜/邦邦岛浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 3、关于洗手间，汀巴汀巴岛/马达京岛有洗手间，收费1马币，到达已经是中午，请出门前上好厕所； 
                 <w:br/>
@@ -1147,58 +1145,259 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.司导人员服务费用+机票税杂费合计RMB400/人；
+                3.司导人员服务费用+机票税费合计RMB400/人；
                 <w:br/>
                 4.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
                 <w:br/>
                 5.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 汀巴汀巴岛10马币，马达京岛15马币，邦邦岛20马币。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">当地行程（4条线路，可选择）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、马布岛+卡帕莱跳岛浮潜一日游之旅。
+                <w:br/>
+                2、敦沙卡兰海洋公园，跳岛浮潜一日游+珍珠岛爬山游览 （珍珠岛+军舰岛+曼达布安岛）。
+                <w:br/>
+                3、仙本那红树林：喂老鹰，体验手线海钓，萤火虫之旅，时间：1530-2030点。
+                <w:br/>
+                4、休闲海钓4小时 /深海沉底海钓6-7小时/体验深潜。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1422,51 +1621,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1610,50 +1809,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>