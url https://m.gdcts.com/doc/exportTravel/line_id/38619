--- v2 (2026-04-02)
+++ v3 (2026-04-23)
@@ -1093,50 +1093,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店内早餐，1个正餐；
                 <w:br/>
+                6、司陪人员服务费用+机票税费RMB400/人；
+                <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -1145,55 +1147,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.司导人员服务费用+机票税费合计RMB400/人；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 汀巴汀巴岛10马币，马达京岛15马币，邦邦岛20马币。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1294,110 +1294,394 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地行程（4条线路，可选择）</w:t>
+              <w:t xml:space="preserve">马布岛+卡帕莱跳岛浮潜一日游之旅。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马布岛(不含上岛费RM50)+卡帕莱跳岛一日游(登岛需付上岛费，饭盒午餐/保温简餐)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TSMP国家公园路线一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦沙卡兰海洋公园，跳岛浮潜一日游+珍珠岛爬山游览 （珍珠岛+军舰岛+曼达布安岛）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 425.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红树林半日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">仙本那红树林：喂老鹰，体验手线海钓，萤火虫之旅，时间：1530-2030点。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海钓</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、马布岛+卡帕莱跳岛浮潜一日游之旅。
-[...5 lines deleted...]
-                4、休闲海钓4小时 /深海沉底海钓6-7小时/体验深潜。
+                4小时休闲海钓，含(使用鱼竿)，无午餐，含车接送时间:0900-1300或1330-1700(最多10人/船)
+                <w:br/>
+                6-7小时深海海底海钓，含午餐，时间:0900-1600 (最多10人/船)，费用800元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">240 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">出海体验深潜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马达京线浮潜游，报名体验深潜(1潜+送拍照)
+                <w:br/>
+                马布岛线浮潜游，报名体验深潜(1潜+送拍照)
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1447,50 +1731,53 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询澳门出入境事务24小时热线(853) 2872 5488。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、港澳身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
+                <w:br/>
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1621,51 +1908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>