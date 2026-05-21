--- v3 (2026-04-23)
+++ v4 (2026-05-21)
@@ -695,51 +695,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游
+                赠送：马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游
                 <w:br/>
                 早餐后于约定时间集合参加赠送的出海活动，乘车前往码头，乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+邦邦岛+汀巴汀巴岛/班丹南附近海域浮潜 跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 。
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)/班丹南附近海域浮潜。可进行浮潜，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐）。 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡汀巴汀巴拖尾沙滩。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛/马达京浮潜/邦邦岛浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
@@ -1093,51 +1093,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店内早餐，1个正餐；
                 <w:br/>
-                6、司陪人员服务费用+机票税费RMB400/人；
+                6、当地服务人员服务费用+机票税费RMB400/人；
                 <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1908,51 +1908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>