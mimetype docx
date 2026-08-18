--- v4 (2026-05-21)
+++ v5 (2026-08-18)
@@ -1908,51 +1908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>