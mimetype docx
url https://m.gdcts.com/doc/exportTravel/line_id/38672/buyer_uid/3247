--- v0 (2026-04-05)
+++ v1 (2026-05-11)
@@ -675,55 +675,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊斯坦布尔  哥本哈根（丹麦）
+                伊斯坦布尔-  哥本哈根（丹麦）
                 <w:br/>
                 参考航班：TK1783  IST/CPH  0825-0955（航班仅供参考，具体以实际为准）
                 <w:br/>
-                抵达后，哥本哈根市区游览(约60分钟）丹麦的首都、最大城市及最大港口，是丹麦政治 经济 文化中心，与瑞典的马尔默隔厄勒海峡相望，是北欧名城，是世界上最漂亮的首都之一，也是全世界著名的“童话王国”，这里不仅是知名童话著作诞生的地方，还有着梦幻有趣的传奇，五颜六色的城市，积木一般的房子，多彩多姿的生活，被称为最具童话色彩的城市：
+                抵达后，哥本哈根市区游览(不少于60分钟）丹麦的首都、最大城市及最大港口，是丹麦政治 经济 文化中心，与瑞典的马尔默隔厄勒海峡相望，是北欧名城，是世界上最漂亮的首都之一，也是全世界著名的“童话王国”，这里不仅是知名童话著作诞生的地方，还有着梦幻有趣的传奇，五颜六色的城市，积木一般的房子，多彩多姿的生活，被称为最具童话色彩的城市：
                 <w:br/>
                 【市政厅/广场】外观，是丹麦最古老的商业市场，具有800多年的历史。1905年建成的第6代市政厅，拥有高105.6米尖塔，红砖结构建筑。现在仍发挥着部分市政府机能，周末经常可以看见新婚夫妇在这里举行结婚典礼。
                 <w:br/>
                 【安徒生的铜像】，安徒生铜像呈坐着的形态、手里拿着一本书，是游客最好合照的一尊铜像。
                 <w:br/>
                 【美人鱼雕像】，1912年，丹麦雕塑家爱德华·艾瑞克森根据安徒生童话并以妻子爱琳·埃里克森的角色为原型，甜美可人的美人鱼带著深情的眼光，从港口远眺大海，祈求幸福的动人形象深植世人心中。
                 <w:br/>
                 【神农喷泉】雕塑是丹麦传统文化的杰作。雕像上是吉菲昂女神，左手扶犁，右手挥鞭，赶着4头神牛在奋力耕作，水从牛鼻和犁铧间喷射而出。
                 <w:br/>
                 【阿美琳堡王宫广场】这座古典洛可可风格的建筑群由四座相连的宫殿组成，围绕着八角形的中央广场，是丹麦洛可可风格的完美范例。广场中心矗立着弗雷德里克五世的骁勇骏马雕像，为这座独一无二的皇家建筑增添了一抹威严与气势。
                 <w:br/>
                 【腓特列教堂】外观，又叫大理石教堂。是北欧国家最经典的文艺复兴宫殿之一。气势恢宏又华丽异常，这里还是哥本哈根很多新人举行婚礼的理想场所。
                 <w:br/>
                 【新港】历史悠久的海港区拥有保存完好的 17 世纪和 18 世纪建筑，是旧哥本哈根的缩影。运河旁耸立着五彩缤纷的建筑，感觉走进了一幅画中。 这里曾经是安徒生的故乡，是在运河边放松身心并享受热闹氛围的理想场所。
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -771,63 +771,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 哥本哈根  雷克雅未克-蓝湖温泉-西南部小镇（冰岛）
                 <w:br/>
-                参考航班：SK595  CPH/KEF 0815-1045或FI  CPH/KEF 1255-1525（航班仅供参考，具体以实际为准）
+                参考航班：SK595  CPH/KEF 0815-1045或FI  CPH/KEF 1255-1525（内陆航班尚未预定，航次比较少，实际预定有可能是转飞）
                 <w:br/>
                 酒店早餐或打包早餐后，前往机场乘坐航班飞往全世界最北的首都─雷克雅未克，揭开“冰岛”的神秘面纱。
                 <w:br/>
-                雷克雅未克市内观光(游览时间约60分钟)：【雷克雅未克大教堂】外观：历时34年完工的哈尔格林姆教堂是雷克雅维克最著名的地标，此乃纪念冰岛最受崇敬的诗人及圣歌作家哈尔格林而建，以74.5米高度矗立在山坡上，充满现代感的白色狭长三角外观，使其获得了「太空梭教堂」的昵称。它看似模仿管风琴琴身的设计，以教堂塔楼为中心、左右两边由高而低的排列石柱，象徵了仰望与朝拜，令教堂增添了庄严肃穆的神圣美感。
+                雷克雅未克市内观光(游览时间不少于60分钟)：【雷克雅未克大教堂】外观：历时34年完工的哈尔格林姆教堂是雷克雅维克最著名的地标，此乃纪念冰岛最受崇敬的诗人及圣歌作家哈尔格林而建，以74.5米高度矗立在山坡上，充满现代感的白色狭长三角外观，使其获得了「太空梭教堂」的昵称。它看似模仿管风琴琴身的设计，以教堂塔楼为中心、左右两边由高而低的排列石柱，象徵了仰望与朝拜，令教堂增添了庄严肃穆的神圣美感。
                 <w:br/>
                 【哈帕音乐厅及会议中心】外观：2011年开幕的哈帕音乐厅，是雷克雅维克新兴的地标建筑，由不规则形状强化玻璃及钢骨结构组成，色彩瑰丽幻妙，白昼光影让建筑随时都有百变风貌，随著光影变化彷若一个闪亮的珠宝盒。
                 <w:br/>
                 【太阳航海者The Sun Voyager】这是一座建在雷克雅维克海岸线(Sæbraut Street)上的以维京船骨架为灵感制作的雕塑，由冰岛艺术家Jón Gunnar Árnason 于1990 年制作完成，有人说它是一艘代表了梦想的船，也有人说它是献给太阳的颂诗。
                 <w:br/>
                 【霍夫迪楼】外界称霍夫迪楼是冷战结束的标志性建筑，该建筑建于1909年，是冰岛诗人埃纳尔·本尼迪克特松的故居，还曾经举办过一场重要的政治峰会。
                 <w:br/>
-                乘车前往冰岛最热门的景点之一【蓝湖】（含门票，请大家自备泳衣、洗浴用品等），冰岛是个多火山国家，蓝湖就位于一座死火山上。蓝湖不但是世界最大的温泉湖，更是远近闻名的休闲胜地。纯白的底，湛蓝的湖，荡漾的波，薄纱似的热汽飘浮水面，隐约中还能看见零星的几位浴者，这犹如童话里天女沐浴的仙境。尤其是白色的湖底，衬得湖水的蓝色更加醉人，更加圣洁。(时间约60分钟)
+                乘车前往冰岛最热门的景点之一【蓝湖】（含门票，请大家自备泳衣、洗浴用品等），冰岛是个多火山国家，蓝湖就位于一座死火山上。蓝湖不但是世界最大的温泉湖，更是远近闻名的休闲胜地。纯白的底，湛蓝的湖，荡漾的波，薄纱似的热汽飘浮水面，隐约中还能看见零星的几位浴者，这犹如童话里天女沐浴的仙境。尤其是白色的湖底，衬得湖水的蓝色更加醉人，更加圣洁。(时间不少于60分钟)
                 <w:br/>
                 注：若蓝湖温泉因地壳活动原因关闭，将会为客人调整为冰岛新晋网红温泉之一Sky Lagoon天空温泉。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -863,59 +863,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西南部小镇-杰古沙龙冰河湖-钻石冰沙滩-维克黑沙滩-冰岛小镇（冰岛）
                 <w:br/>
-                酒店早餐后，乘车前往位于瓦特纳冰川南部，是冰岛最大、最著名的【杰古沙龙冰河湖】(游览时间约15分钟)。乘坐【水陆两栖游船】(游览时间约30分钟)观赏形态各异的浮冰。冰河湖的湖水湛蓝、清澈，很多形状各异的超大冰块飘浮于湖面。远处的冰川冰犹如被天空施加了魔法，之前还像是从冰川上流下的水，顷刻间却全冻结成了冰，时间仿佛在那一刻静止了一样。著名的好莱坞电影“古墓丽影”和“蝙蝠侠.开战时刻”及007系列电影如“择日而亡”等都曾在此取景拍摄。瓦塔纳冰川是冰岛自然最大的宝藏，杰古沙龙湖无疑是这个耀眼王冠上最璀璨的宝石。而它对面的黑沙滩上搁浅着一颗颗闪烁着钻石般光芒的冰石，拥有着一个实至名归的美称【钻石冰沙滩】。(游览时间约15分钟)
-[...1 lines deleted...]
-                乘车前往维克小镇边上驰名的【黑沙滩】，黑沙滩位于冰岛南部，分东西两侧，西侧是Dyrholaey自然保护区，东侧是Reynis岩和黑色海滩，沙滩两侧各与编号215和218的公路相连，是冰岛最著名的自然景观和旅行目的地之一。(游览时间约30分钟)
+                酒店早餐后，乘车前往位于瓦特纳冰川南部，是冰岛最大、最著名的【杰古沙龙冰河湖】(游览时间不少于15分钟)。乘坐【水陆两栖游船】(游览时间不少于30分钟)观赏形态各异的浮冰。冰河湖的湖水湛蓝、清澈，很多形状各异的超大冰块飘浮于湖面。远处的冰川冰犹如被天空施加了魔法，之前还像是从冰川上流下的水，顷刻间却全冻结成了冰，时间仿佛在那一刻静止了一样。著名的好莱坞电影“古墓丽影”和“蝙蝠侠.开战时刻”及007系列电影如“择日而亡”等都曾在此取景拍摄。瓦塔纳冰川是冰岛自然最大的宝藏，杰古沙龙湖无疑是这个耀眼王冠上最璀璨的宝石。而它对面的黑沙滩上搁浅着一颗颗闪烁着钻石般光芒的冰石，拥有着一个实至名归的美称【钻石冰沙滩】。(游览时间不少于15分钟)
+                <w:br/>
+                乘车前往维克小镇边上驰名的【黑沙滩】，黑沙滩位于冰岛南部，分东西两侧，西侧是Dyrholaey自然保护区，东侧是Reynis岩和黑色海滩，沙滩两侧各与编号215和218的公路相连，是冰岛最著名的自然景观和旅行目的地之一。(游览时间不少于30分钟)
                 <w:br/>
                 温馨提示：此处海浪凶猛且不可预测，务必远离潮水，切勿背对大海。
                 <w:br/>
                 随后前往小镇入住休息。
                 <w:br/>
-                （备注：10月-5月是杰古沙龙冰河湖结冰期，结冰期间【水陆两栖游船】无法安排，则随团退回相应费用或改为瓦特纳冰川国家公园冰川徒步探险，以当地实际情况为准。）
+                （备注：10月-5月是杰古沙龙冰河湖结冰期，结冰期间【水陆两栖游船】无法安排，则改为瓦特纳冰川国家公园冰川徒步探险，以当地实际情况为准，若都无法安排则随团退回相应费用。）
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：西式二道式或自助   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -949,55 +949,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 冰岛小镇-斯科加瀑布-塞里雅兰瀑布-黄金圈-雷克雅未克（冰岛）
                 <w:br/>
-                酒店早餐后，乘车前往【森林瀑布】（斯科加瀑布），它高60米宽25米，白色的瀑布水流与周围的绿色植物搭配得恰到好处。由于有大量水雾不断产生，在阳光明媚的日子里双重彩虹会时有出现。瀑布右侧有一条小径，爬至顶端，游客可以回望整个海岸线，并亲眼目睹河流瞬间顺势而下的壮观景象。《雷神2：黑暗之地》有部分场景拍摄于森林瀑布。(游览时间约15分钟)
-[...3 lines deleted...]
-                开始冰岛著名的金环之旅，或称黄金圈。包括：黄金大瀑布(Gullfoss)、盖锡尔间歇喷泉(Geysir)和素有“世界最古老的民主议会会址”之称的辛格维利尔国家公园(Thingvellir)。全部是冰岛闻名于世界的天然景观，是所有前来冰岛观光的必游之地。(游览时间约1小时)
+                酒店早餐后，乘车前往【森林瀑布】（斯科加瀑布），它高60米宽25米，白色的瀑布水流与周围的绿色植物搭配得恰到好处。由于有大量水雾不断产生，在阳光明媚的日子里双重彩虹会时有出现。瀑布右侧有一条小径，爬至顶端，游客可以回望整个海岸线，并亲眼目睹河流瞬间顺势而下的壮观景象。《雷神2：黑暗之地》有部分场景拍摄于森林瀑布。(游览时间不少于15分钟)
+                <w:br/>
+                乘车前往【塞里雅兰瀑布】，又称牧场瀑布，因其附近的一处牧场而得名，瀑布高60米。瀑布后面、悬崖底部有一条可供人穿过的小径，在那里游览拍照是这里的一大亮点，有如进入水帘洞一般！无数摄影师被它的美妙所倾倒！太阳照耀在水帘上，幻化成一道美丽璀璨的彩虹，景色十分壮观。(游览时间不少于15分钟)
+                <w:br/>
+                开始冰岛著名的金环之旅，或称黄金圈。包括：黄金大瀑布(Gullfoss)、盖锡尔间歇喷泉(Geysir)和素有“世界最古老的民主议会会址”之称的辛格维利尔国家公园(Thingvellir)。全部是冰岛闻名于世界的天然景观，是所有前来冰岛观光的必游之地。(游览时间不少于1小时)
                 <w:br/>
                 【黄金瀑布】作为游览冰岛的必游景点之一，黄金瀑布有当仁不让的理由。河流从32米的高处飞流直下，分为两级，上级落差11米，下级落差21米，宽100多米远远看去就好像两条彩虹，沿着大裂谷奔流而去，场面十分的壮观。
                 <w:br/>
                 【间歇喷泉】最有名的间歇喷泉是盖锡尔间歇喷泉，冰岛语意思为爆泉，其最高喷水高度居冰岛所有喷泉和间歇喷泉之冠，也因此成为世界著名的间歇泉之一。
                 <w:br/>
                 之后乘车前往【辛格维利尔国家公园（Thingvellir）】公元930年，辛威里尔平原上成立的露天议会，标志着冰岛作为一个独立国家的存在。这是世界上最古老的议会直到1799年，那儿一直都是固定的开会地点。素有“世界最古老的民主议会会址”之称的辛格维利尔国家公园位于欧亚与美洲板块的分界之地，这里有奇特的自然景观--大裂缝。站在这里，双脚可以横跨欧美板块。现在这个裂缝仍在以每年2厘米的速度在分离。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1037,59 +1037,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 雷克雅未克  奥斯陆（挪威）
                 <w:br/>
-                参考航班：FI318  KEF/OSL  07:50-11:35（航班仅供参考，具体以实际为准）
+                参考航班：FI318  KEF/OSL  07:50-11:35（内陆航班尚未预定，航次比较少，实际预定有可能是转飞）
                 <w:br/>
                 酒店早餐或打包早餐后，前往机场乘坐航班飞往被誉为“万岛国”和“半夜太阳国”之称的挪威首都—【奥斯陆】。
                 <w:br/>
-                奥斯陆市区游览：【奥斯陆市政厅】是1950年为纪念奥斯陆建城900周年而建，是奥斯陆最有名的建筑物－双塔红砖。奥斯陆市政厅还是除斯德哥尔摩市政厅外的另一个诺贝尔奖颁奖地，每年的12月10日，诺贝尔和平奖颁奖典礼都会在这里举行。（外观约15分钟）
-[...3 lines deleted...]
-                【奥斯陆皇宫广场】奥斯陆皇宫是当地最著名的标志性建筑之一，也是1814年起挪威历史的见证者。（外观约15分钟）
+                奥斯陆市区游览：【奥斯陆市政厅】是1950年为纪念奥斯陆建城900周年而建，是奥斯陆最有名的建筑物－双塔红砖。奥斯陆市政厅还是除斯德哥尔摩市政厅外的另一个诺贝尔奖颁奖地，每年的12月10日，诺贝尔和平奖颁奖典礼都会在这里举行。（外观不少于15分钟）
+                <w:br/>
+                【奥斯陆歌剧院】坐落于奥斯陆峡湾，临近中央车站，外观似船，是建筑学上的杰作，如今已成为奥斯陆的地标。（外观不少于15分钟）
+                <w:br/>
+                【奥斯陆皇宫广场】奥斯陆皇宫是当地最著名的标志性建筑之一，也是1814年起挪威历史的见证者。（外观不少于15分钟）
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1123,57 +1123,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奥斯陆-约311KM-哈当厄尔峡湾-峡湾小镇（挪威）
                 <w:br/>
-                酒店早餐后，乘车前往以众多田园风光著称的【哈当厄尔峡湾】（HARDANGERFJORD）。(游览约60分钟)
-[...1 lines deleted...]
-                哈当厄尔峡湾全长179公里，是挪威境内第二长的峡湾，是世界第三长的峡湾，最深处达800米。在四大峡湾中，只有哈当厄尔峡湾的两岸为平缓的山坡，有着如诗如画的田园风光；她风平浪静，波澜不兴，海水被青山映衬得绿油油的，白色的房子散落在乡间，景色就如一曲舒缓的田园交响曲；清晨的峡湾云缠雾绕，湖面平缓如镜，倒影着雪山、森林、草甸和一座座木屋、村寨，如同梦游仙境一般，无法用言语来形容眼前所见的一幅幅如画的美景。
+                酒店早餐后，乘车前往以众多田园风光著称的【哈当厄尔峡湾】（HARDANGERFJORD）。(游览不少于60分钟)哈当厄尔峡湾全长179公里，是挪威境内第二长的峡湾，是世界第三长的峡湾，最深处达800米。在四大峡湾中，只有哈当厄尔峡湾的两岸为平缓的山坡，有着如诗如画的田园风光；她风平浪静，波澜不兴，海水被青山映衬得绿油油的，白色的房子散落在乡间，景色就如一曲舒缓的田园交响曲；清晨的峡湾云缠雾绕，湖面平缓如镜，倒影着雪山、森林、草甸和一座座木屋、村寨，如同梦游仙境一般，无法用言语来形容眼前所见的一幅幅如画的美景。
                 <w:br/>
                 【埃德菲尔尤小镇】坐落于挪威西部霍达兰郡的哈当厄尔峡湾最东端，哈当厄尔峡湾之旅从这里开始，小镇被陡峭山峦、冰川遗迹和碧蓝海水环绕，以其独特的北欧风情和壮丽的自然风光吸引着众多游客。
                 <w:br/>
-                【峡湾游船】（约1.5小时）：特别安排观景游船漫游风景迷人的峡湾：山高水阔，美得让你摒息。漫长的海岸线，被北海的浪滔割成锯齿状。窄如细指的水流挤出一条道路，从峡湾注入内陆的山丘中，听着风从峡湾吹过的声音，两岸山峦起伏，层林叠翠，云雾缭绕，虚无缥缈，峡湾的水清澈透明，水面如镜，仿佛像在画中游。这无穷尽的曲折峡湾和无数的冰河遗迹所构成的壮阔精采的峡湾风光，让你永生难忘。
+                【峡湾游船】（不少于1.5小时）：特别安排观景游船漫游风景迷人的峡湾：山高水阔，美得让你摒息。漫长的海岸线，被北海的浪滔割成锯齿状。窄如细指的水流挤出一条道路，从峡湾注入内陆的山丘中，听着风从峡湾吹过的声音，两岸山峦起伏，层林叠翠，云雾缭绕，虚无缥缈，峡湾的水清澈透明，水面如镜，仿佛像在画中游。这无穷尽的曲折峡湾和无数的冰河遗迹所构成的壮阔精采的峡湾风光，让你永生难忘。
                 <w:br/>
                 随后前往峡湾小镇入住峡湾酒店，在酒店内用晚餐。
                 <w:br/>
                 备注：峡湾地区山路崎岖，行车过程中极少见到餐厅，午餐敬请自理，谢谢！
                 <w:br/>
                 温馨提示：在峡湾里行船风大且温度较低，建议准备1-2件御寒衣物。
                 <w:br/>
                 交通：巴士  飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1215,53 +1213,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峡湾小镇-约161KM-卑尔根-约167KM-峡湾小镇（挪威）
                 <w:br/>
                 酒店早餐后，乘车前往西部港口城市、挪威第二大城市-【卑尔根】，卑尔根的意思是“山中牧场”，坐落在挪威西海岸陡峭的海岸线上，倚着港湾和七座山头。【卑尔根鱼市】（Fisketorget i Bergen）是位于挪威卑尔根Torget 5的海产品市场，自上世纪70年代延续至今。该市场历史上曾是鱼类交易中心，现转型为露天与室内结合的全透明玻璃建筑，兼营海鲜零售、纪念品商店及餐馆。特别安排卑尔根鱼市自由活动2小时品尝美食，体验当地历史与市井烟火文化，当一个道地的挪威人！
                 <w:br/>
-                游览【布吕根木屋群】，成排尖顶整齐排列在卑尔根港口旁的布里根木屋群，洋溢古朴的德国风情，这群色彩鲜艳的木造房子是挪威十八世纪的典型建筑，是当时德国汉萨商人的住宅及仓库，现在成为许多别具特色的餐厅和吸引游客的艺品店、旅游服务中心，是卑尔根最重要的景点，也是联合国教科文组织列册的世界文化遗产。
-[...1 lines deleted...]
-                【特别赠送缆车登上弗洛伊恩山】安排搭乘登山缆车，缓缓上升到弗洛伊恩山Mount Floyen，登上观景台，居高临下俯瞰下方壮丽市景，依山傍海的卑尔根让您同时欣赏翠绿的山峦、壮丽的峡湾以及静谧的卑尔根小镇，让旅人在这舒适又惬意的氛围...（游览时间约1小时）
+                游览【布吕根木屋群】，成排尖顶整齐排列在卑尔根港口旁的布里根木屋群，洋溢古朴的德国风情，这群色彩鲜艳的木造房子是挪威十八世纪的典型建筑，是当时德国汉萨商人的住宅及仓库，现在成为许多别具特色的餐厅和吸引游客的艺品店、旅游服务中心，是卑尔根最重要的景点，也是联合国教科文组织列册的世界文化遗产。(外观不少于30分钟)
+                <w:br/>
+                【特别赠送缆车登上弗洛伊恩山】安排搭乘登山缆车，缓缓上升到弗洛伊恩山Mount Floyen，登上观景台，居高临下俯瞰下方壮丽市景，依山傍海的卑尔根让您同时欣赏翠绿的山峦、壮丽的峡湾以及静谧的卑尔根小镇，让旅人在这舒适又惬意的氛围...（游览时间不少于1小时）
                 <w:br/>
                 随后前往峡湾小镇入住峡湾酒店，在酒店内用晚餐。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1297,55 +1295,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峡湾小镇-约124KM-松恩峡湾-约368KM-奥斯陆（挪威）
                 <w:br/>
-                酒店早餐后，乘车前往挪威峡湾之王-【松恩峡湾】（SOGNEFJORD）。(游览约60分钟)
+                酒店早餐后，乘车前往挪威峡湾之王-【松恩峡湾】（SOGNEFJORD）。(游览不少于60分钟)
                 <w:br/>
                 长200千米深1300米的松恩峡湾是世界最长、最深的峡湾，是举世无双的景观，是联合国《世界遗产名录》中的一员。【FLAM弗洛姆小镇】——挪威峡湾王冠上最晶莹的一颗水滴。它不在世界的尽头，却像是世界开始的模样。艾于兰峡湾在此收拢臂弯，将小镇轻轻揽入怀中，墨绿色的山峦从水面垂直升起，山脚下，红色木屋像散落的积木，沿着水岸线安静地呼吸。
                 <w:br/>
-                【弗洛姆高山小火车】（约1小时）：作为被《国家地理旅行者》杂志称为欧洲十大火车旅行路线之一、2014年被《孤独星球》更是称其为全球最佳火车旅行路线的弗洛姆高山小火车，是大部分来挪威旅游的游客们梦寐以求的旅行必体验项目之一。在弗洛姆高山小火车从弗洛姆出发前往米达尔站的60分钟里，不仅会看到河流在深邃的峡谷中穿行，瀑布在积雪覆盖的陡峭山坡上奔腾，还有那顽强地攀附在陡峭山坡上的山间农场，每日享受太阳洒向山谷的第一缕阳光。穿行在这群高松的山峦之间，这段旅程展现了挪威西岸最令人赞叹的风景。
+                【弗洛姆高山小火车】（不少于1小时）：作为被《国家地理旅行者》杂志称为欧洲十大火车旅行路线之一、2014年被《孤独星球》更是称其为全球最佳火车旅行路线的弗洛姆高山小火车，是大部分来挪威旅游的游客们梦寐以求的旅行必体验项目之一。在弗洛姆高山小火车从弗洛姆出发前往米达尔站的60分钟里，不仅会看到河流在深邃的峡谷中穿行，瀑布在积雪覆盖的陡峭山坡上奔腾，还有那顽强地攀附在陡峭山坡上的山间农场，每日享受太阳洒向山谷的第一缕阳光。穿行在这群高松的山峦之间，这段旅程展现了挪威西岸最令人赞叹的风景。（备注 ：如遇火车票已售罄无法预订，则改为松恩峡湾RIB巡航，敬请谅解！【松恩峡湾RIB巡航】（登船+下船+全程游览约1小时）：乘坐RIB一同踏上一段令人难忘的探险之旅，穿梭于世界自然遗产——松恩峡湾的壮丽山水之间！）
                 <w:br/>
                 备注：峡湾地区山路崎岖，行车过程中极少见到餐厅，午餐安排当地简餐，谢谢！
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：简餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1381,55 +1379,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奥斯陆-约218KM-卡尔斯塔德-约110KM-瑞典小镇（瑞典）
                 <w:br/>
-                酒店早餐后，游览以湖泊为自然背景的【维克兰人体雕刻公园】（约35分钟），100多座栩栩如生的人体雕像表现了人类的生老病死和生命的生生不息、延绵不绝，因此又称“人生公园”。
-[...3 lines deleted...]
-                乘车前往瑞典西部城市【卡尔斯塔德】(游览约30分钟)。卡尔斯塔德有众多的河流、湖泊、绿地，还有充足的阳光，有“阳光之城”之称，它以体育运动和举办各种活动著称，卡尔斯塔德的运动设施完善齐全，每年“瑞典拉力赛”自行车大赛的第一阶段都在瓦姆兰地区进行，吸引了许多自行车运动爱好者。在瑞典最大的淡水湖【维纳恩湖】停足留影，游览【市中心广场】，观为纪念挪威独立的【和平使者纪念雕像】。卡尔斯塔德被美丽的维纳恩湖环绕，风景秀丽。维纳恩湖是瑞典第一大湖、欧洲第三大湖。
+                酒店早餐后，游览以湖泊为自然背景的【维克兰人体雕刻公园】（不少于35分钟），100多座栩栩如生的人体雕像表现了人类的生老病死和生命的生生不息、延绵不绝，因此又称“人生公园”。
+                <w:br/>
+                【斗兽场电影博物馆】（外观不少于10分钟）挪威奥斯陆市的一座历史悠久、标志性建筑，也是欧洲最大的电影院之一。其建筑风格和位置使其成为奥斯陆市的重要地标。它见证了奥斯陆市的历史变迁，承载了无数电影的记忆和故事。
+                <w:br/>
+                乘车前往瑞典西部城市【卡尔斯塔德】(游览不少于30分钟)。卡尔斯塔德有众多的河流、湖泊、绿地，还有充足的阳光，有“阳光之城”之称，它以体育运动和举办各种活动著称，卡尔斯塔德的运动设施完善齐全，每年“瑞典拉力赛”自行车大赛的第一阶段都在瓦姆兰地区进行，吸引了许多自行车运动爱好者。在瑞典最大的淡水湖【维纳恩湖】停足留影，游览【市中心广场】。卡尔斯塔德被美丽的维纳恩湖环绕，风景秀丽。维纳恩湖是瑞典第一大湖、欧洲第三大湖。
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1467,59 +1465,59 @@
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瑞典小镇-约200KM-斯德哥尔摩-夜邮轮-图尔库（芬兰）
                 <w:br/>
                 参考船班（以实际预订为准）：斯德哥尔摩（Stockholm）-土尔库（Turku）VIKING LINE 20:00-07:35+1 约10h35m 
                 <w:br/>
                 酒店早餐后，乘车前往誉称“璀璨的北方明珠”的瑞典首都——斯德哥尔摩。
                 <w:br/>
-                斯德哥尔摩市区游览(约30分钟)：
+                斯德哥尔摩市区游览(不少于30分钟)：
                 <w:br/>
                 参观【瑞典老城区】，斯德哥尔摩上镜率最高的建筑都在这儿了——17世纪的山墙联排别墅，辣椒红、姜黄、薄荷绿……狭窄蜿蜒的鹅卵石街道、斑驳的建筑外墙、甚至餐厅、咖啡馆、酒吧和商店都能看到中世纪童话的影子，五彩斑斓，令人心醉神迷。
                 <w:br/>
                 【瑞典皇宫广场】外观，站在皇宫广场，你能感受到的不只是建筑的宏伟，更是瑞典历史的呼吸——从维京时代的防御堡垒，到今日民主王国的象征，每一块石头都在讲述权力与文明的故事。幸运的话还能体验气氛热烈的皇家卫兵换岗仪式。
                 <w:br/>
                 【斯德哥尔摩大教堂】外观，被认为是斯德哥尔摩最古老的建筑，也被称为圣尼古拉斯教堂，因为它供奉着海商和水手的守护神圣尼古拉斯。这座大教堂自1527年以来一直是路德宗新教徒，是宽容和理性的教堂。在祭司们的努力下，女巫审判在这里结束了。 1925 年，人们还聚集在 Storkyrkan 参加大型合一会议，大主教邀请世界各地的教会领袖讨论和平问题。
                 <w:br/>
-                【月光男孩】，斯德哥尔摩最小雕塑，雕像摆满了coins，＂满地都是六便士,他却抬头看见了月亮。＂【斯德哥尔摩市政厅】(入内参观约60分钟，含专业讲解)位于瑞典首都市中心的梅拉伦湖畔，是斯德哥尔摩的形象和代表，也是该市市政委员会的办公场所，其中【蓝厅】是市政厅最大的庭院也是诺贝尔奖晚宴举办地。
+                【月光男孩】，斯德哥尔摩最小雕塑，雕像摆满了coins，＂满地都是六便士,他却抬头看见了月亮。＂【斯德哥尔摩市政厅】(入内参观不少于60分钟，含专业讲解)位于瑞典首都市中心的梅拉伦湖畔，是斯德哥尔摩的形象和代表，也是该市市政委员会的办公场所，其中【蓝厅】是市政厅最大的庭院也是诺贝尔奖晚宴举办地。
                 <w:br/>
                 备注 ：如遇上市政厅开放时间受限，改游览斯德哥尔摩王宫（周一闭馆），恕不另行通知！
                 <w:br/>
                 游毕乘坐波罗的海豪华邮轮前往图尔库。沿途尽揽两国中途群岛的迷人风光，享受船上极具异国风情的夜生活。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：邮轮晚餐   </w:t>
@@ -1561,63 +1559,63 @@
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 图尔库-约168KM-赫尔辛基  伊斯坦布尔
                 <w:br/>
                 参考航班：TK1764  HEL/IST  1900-2355（航班仅供参考，具体以实际为准）
                 <w:br/>
                 早晨抵达后，乘车前往【赫尔辛基】。千湖之国芬兰首都，毗邻波罗的海，是一座古典美与现代文明融为一体的都市，又是一座都市建筑与自然风光巧妙结合在一起的花园城。市内建筑多用浅色花岗岩建成，有“北方洁白城市”之称。
                 <w:br/>
-                赫尔辛基市区游览（约60分钟）：
+                赫尔辛基市区游览（不少于60分钟）：
                 <w:br/>
                 【芬兰国家图书馆】外观，芬兰历史最悠久和规模最大的图书馆，最重要的研究图书馆，在行政上芬兰国家图书馆属于赫尔辛基大学。
                 <w:br/>
                 【赫尔辛基大教堂】外观，白色的高大建筑物，顶端绿色的半圆穹顶上金色的十字架告诉人们这就是大名鼎鼎的白教堂。因其外部通体为白色，便称之为白教堂，是赫尔辛基最著名的建筑和地标。教堂在阳光照耀下显得分外圣洁，在乌云衬托下显得异常神圣，在夜晚灯光烘托下又显得十分温馨。
                 <w:br/>
                 【议院广场】，赫尔辛基市民活动的中心，被视为芬兰的重要地标。广场的中心是塑于1894年的沙皇亚历山大二世铜像，以纪念他给予芬兰充分的自治。
                 <w:br/>
                 【市政厅】外观，市长办公室和市议会的办公要地，建于1830年，曾被作为旅馆和俄国海军医院。1932年重建后正式作为市政厅，其外观仍保持着原来的风貌。
                 <w:br/>
                 【集市广场】位于赫尔辛基市的市中心，它的地理位置实在太特殊了，一端连接着赫尔辛基知名的艾斯普那帝大道，一端紧邻波罗的海，这里的白色帐棚主要是贩卖北欧的手工艺品还有伴手礼的纪念品，橘色帐棚主要是芬兰经典商贩小吃与新鲜水果，附近还有咖啡厅。
                 <w:br/>
-                前往赫尔辛基旧城区参观全部以岩石建造的别具一格的【岩石教堂】(入内参观约40分钟，含门票)，感受石光之美。与大部分人印象中欧洲华丽壮观的教堂相比，岩石教堂更多的是自然和人文的融合。整个教堂从巨大的岩石从上往下挖掘，挖出的碎石就用于教堂的墙面和屋顶的搭建。教堂内部直接被开凿在坚硬的岩石之中，自然光从圆形穹顶的周围倾泻而下,洒满整个室内。建筑优越的声响效果，教堂常被当作音乐厅来使用，这种传声质量来源于教堂未经打磨的原声岩石内壁。这种创新的建筑，不仅减少了对环境的影响，还赋予了教堂独特的外观，具有粗糙的墙壁和独特的穹顶结构，拱顶隐隐约约反射着下面的烛光，使整个教堂充满艺术感染力，该教堂是芬兰创造力和建筑与自然和谐共存的范例。
+                前往赫尔辛基旧城区参观全部以岩石建造的别具一格的【岩石教堂】(入内参观不少于40分钟，含门票)，感受石光之美。与大部分人印象中欧洲华丽壮观的教堂相比，岩石教堂更多的是自然和人文的融合。整个教堂从巨大的岩石从上往下挖掘，挖出的碎石就用于教堂的墙面和屋顶的搭建。教堂内部直接被开凿在坚硬的岩石之中，自然光从圆形穹顶的周围倾泻而下,洒满整个室内。建筑优越的声响效果，教堂常被当作音乐厅来使用，这种传声质量来源于教堂未经打磨的原声岩石内壁。这种创新的建筑，不仅减少了对环境的影响，还赋予了教堂独特的外观，具有粗糙的墙壁和独特的穹顶结构，拱顶隐隐约约反射着下面的烛光，使整个教堂充满艺术感染力，该教堂是芬兰创造力和建筑与自然和谐共存的范例。
                 <w:br/>
                 游毕乘车前往机场乘坐国际航班返回广州。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1919,224 +1917,487 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6岁以下（不含6岁）不占床按成人价格打八折结算，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...7 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                <w:br/>
+                驻挪威大使馆，领事保护电话：+47-93066621
+                <w:br/>
+                驻芬兰大使馆，领事保护电话：+358-40-8677838
+                <w:br/>
+                驻瑞典大使馆，领事保护电话：+46-763383654
+                <w:br/>
+                驻丹麦大使馆，领事保护电话：+45-39460866
+                <w:br/>
+                驻冰岛大使馆，领事保护电话：+354-4160128
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                .本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则</w:t>
+              <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人；
-[...17 lines deleted...]
-                10.如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
-                5.65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                1.此行程为旅游合同不可分割之部分，旅行社将严格按照行程执行；
+                <w:br/>
+                2.在不减少任何景点的前提下，导游可根据境外情况做顺序之调整，该调整不视为违约；
+                <w:br/>
+                3.是否给予签证、是否准予出、入境，为有关机关的行政权利。如因游客自身原因或因提供材料存在问题不能及时办理签证而影响行程的，以及被有关机关拒发签证或不准出入境的，相关责任和费用由游客自行承担。
+                <w:br/>
+                4.WiFi设备：
+                <w:br/>
+                项目	类型	金额	备注说明
+                <w:br/>
+                赔偿
+                <w:br/>
+                项目	WiFi设备	500元/台	丢失或不归还赔偿金额
+                <w:br/>
+                	设备液体进入	500元/台	设备进液体导致损坏
+                <w:br/>
+                	设备严重损坏	500元/台	设备外观损毁严重、设备碎屏导致无法开机
+                <w:br/>
+                	设备外观损坏	200元/台	设备屏碎、外壳丢失、外观损坏但不影响使用
+                <w:br/>
+                	屏幕严重刮花	l00元/台	设备屏幕严重刮花/插口堵塞或损坏但不影响使用
+                <w:br/>
+                	USB数据线	10元/个	丢失或不归还赔偿金额
+                <w:br/>
+                	Bag包/收纳袋	20元/个	丢失或不归还赔偿金额
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2177,51 +2438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>